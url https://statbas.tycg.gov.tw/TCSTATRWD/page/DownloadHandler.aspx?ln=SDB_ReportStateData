--- v0 (2026-05-05)
+++ v1 (2026-08-08)
@@ -1,3722 +1,4906 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...10 lines deleted...]
-  </bookViews>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <sheets>
-    <sheet name="11242-03-03-2(1)" sheetId="15" r:id="rId1"/>
-    <sheet name="11242-03-03-2(2)" sheetId="16" r:id="rId2"/>
+    <sheet name="10730-06-14" sheetId="1" r:id="rId1"/>
+    <sheet name="10730-06-14-2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'11242-03-03-2(2)'!$A$1:$S$41</definedName>
+    <definedName name="pp" localSheetId="1">'10730-06-14-2'!$A$4:$X$27</definedName>
+    <definedName name="pp">'10730-06-14'!$A$4:$X$23</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>公　開　類</t>
+  </si>
+  <si>
+    <t>總計</t>
+  </si>
+  <si>
+    <t>項目別</t>
+  </si>
+  <si>
+    <t>民眾自行求助</t>
+  </si>
+  <si>
+    <t>社會(家庭)福利服務中心自行發掘</t>
+  </si>
+  <si>
+    <t>司(法)政單位(含憲兵隊)</t>
+  </si>
+  <si>
+    <t>單位：件</t>
+  </si>
+  <si>
+    <t>113
+專線</t>
+  </si>
+  <si>
+    <t>其他
+(請說明)</t>
+  </si>
+  <si>
+    <t>一、通報數</t>
+  </si>
+  <si>
+    <t>醫衛單位(含醫院、診所、衛生所/局)</t>
+  </si>
+  <si>
+    <t>集篩派案中心受理</t>
+  </si>
+  <si>
+    <t>按通報單位分</t>
+  </si>
+  <si>
+    <t>按受理結果分</t>
+  </si>
+  <si>
+    <t>社福中心自行受理</t>
+  </si>
+  <si>
+    <t>二、脆弱家庭案件處理情形</t>
+  </si>
+  <si>
+    <t>按案件來源分</t>
+  </si>
+  <si>
+    <t>按訪視評估結果分</t>
+  </si>
+  <si>
+    <t>集篩派案中心下派</t>
+  </si>
+  <si>
+    <t>中長期(個案管理)服務</t>
+  </si>
+  <si>
+    <t>知會原提供服務單位，且確認該單位仍在案中</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
+  <si>
+    <t>兒少</t>
+  </si>
+  <si>
+    <t>成人</t>
+  </si>
+  <si>
+    <t>家庭數</t>
+  </si>
+  <si>
+    <t>人數</t>
+  </si>
+  <si>
+    <t>社福
+中心
+自行
+受理</t>
+  </si>
+  <si>
+    <t>社福
+中心
+受理
+他轄
+轉介</t>
+  </si>
+  <si>
+    <t>提供
+社區
+關懷
+或諮
+詢即
+結束
+服務
+案數</t>
+  </si>
+  <si>
+    <t>進入
+脆弱
+家庭
+訪視
+評估
+案數</t>
+  </si>
+  <si>
+    <t>初篩
+分流
+非脆
+弱家
+庭案
+數</t>
+  </si>
+  <si>
+    <t>重複
+併案
+數</t>
+  </si>
+  <si>
+    <t>民政
+單位
+(含社區、村里鄰長)</t>
+  </si>
+  <si>
+    <t>消防
+單位</t>
+  </si>
+  <si>
+    <t>男性
+關懷
+專線</t>
+  </si>
+  <si>
+    <t>1925
+安心
+專線</t>
+  </si>
+  <si>
+    <t>1957
+專線</t>
+  </si>
+  <si>
+    <t>戶政
+單位</t>
+  </si>
+  <si>
+    <t>移民
+單位</t>
+  </si>
+  <si>
+    <t>勞政
+單位</t>
+  </si>
+  <si>
+    <t>教育
+單位</t>
+  </si>
+  <si>
+    <t>社政
+單位</t>
+  </si>
+  <si>
+    <t>警政
+單位
+(含少輔會)</t>
+  </si>
+  <si>
+    <t>依據本府轄區內脆弱家庭資料彙整。</t>
+  </si>
+  <si>
+    <t>桃園市脆弱家庭關懷輔導處遇服務執行概況(續)</t>
+  </si>
+  <si>
+    <t>單位：個、人</t>
+  </si>
+  <si>
+    <t>經評估為保護案件，依法通報</t>
+  </si>
+  <si>
+    <t>簡短服務，已提供相關訊息</t>
+  </si>
+  <si>
+    <t>其他</t>
+  </si>
+  <si>
+    <t>尚評估中</t>
+  </si>
+  <si>
+    <t>家庭案數</t>
+  </si>
+  <si>
+    <t>服務人數</t>
+  </si>
+  <si>
+    <t>三、中長期(個案管理)服務案件</t>
+  </si>
+  <si>
+    <t>單位：個</t>
+  </si>
+  <si>
+    <t>填表　　　　　　　　　　　　 　　　 　審核　　　　　　　　　　　　　　　 　　業務主管人員　　　　　　　　　　　　　　　　 　機關首長
+　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　 　主辦統計人員</t>
+  </si>
+  <si>
+    <t>按家庭脆弱性面向分(可複選)</t>
+  </si>
+  <si>
+    <t>處理情形</t>
+  </si>
+  <si>
+    <t>家庭經濟陷困需接受協助</t>
+  </si>
+  <si>
+    <t>家庭支持
+系統變化
+需接受協助</t>
+  </si>
+  <si>
+    <t>家庭關係
+衝突或疏離
+需接受協助</t>
+  </si>
+  <si>
+    <t>兒少發展
+不利處境
+需接受協助</t>
+  </si>
+  <si>
+    <t>家庭成員
+有不利處境
+需接受協助</t>
+  </si>
+  <si>
+    <t>個人生活
+適應困難
+需接受協助</t>
+  </si>
+  <si>
+    <t>前季已服務並於本季持續服務案件</t>
+  </si>
+  <si>
+    <t>本季新增案件</t>
+  </si>
+  <si>
+    <t>於本季結案數</t>
+  </si>
+  <si>
+    <t>下一季持續
+服務案件數</t>
+  </si>
+  <si>
+    <t>經查訪或連繫後，
+無法獲得完整的服務資料</t>
+  </si>
+  <si>
+    <t>轉介相關單位提供服
+務，且確認該單位收案</t>
+  </si>
+  <si>
+    <t>經社工訪視評估通報內容
+與事實不符，且無福利需求</t>
+  </si>
+  <si>
+    <t>個案已出境</t>
+  </si>
   <si>
     <t>編製機關</t>
   </si>
   <si>
-    <t>表    號</t>
-[...382 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>表　　號</t>
+  </si>
+  <si>
+    <t>桃園市政府(社會局)</t>
+  </si>
+  <si>
+    <t>季　　　報</t>
+  </si>
+  <si>
+    <t>每季終了後2個月內編送</t>
+  </si>
+  <si>
+    <t>10730-06-14-2</t>
+  </si>
+  <si>
+    <t>桃園市脆弱家庭關懷輔導處遇服務執行概況</t>
+  </si>
+  <si>
+    <t>中華民國115年第2季底</t>
+  </si>
+  <si>
+    <t>民國115年 8月 5日 08:46:20 印製</t>
+  </si>
+  <si>
+    <t>本表編製2份，1份送主計處，1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。</t>
+  </si>
+  <si>
+    <t>資料來源：依據本府轄區內脆弱家庭資料彙整。</t>
+  </si>
+  <si>
+    <t>填表說明：本表編製2份，1份送主計處，1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...5 lines deleted...]
-    <numFmt numFmtId="179" formatCode="#,##0.00000_);[Red]\(#,##0.00000\)"/>
+<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <numFmts count="29">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="173" formatCode="#,##0.0;\-#,##0.0;&quot;－&quot;"/>
+    <numFmt numFmtId="174" formatCode="#,##0.00;\-#,##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="175" formatCode="#,##0.000;\-#,##0.000;&quot;－&quot;"/>
+    <numFmt numFmtId="176" formatCode="#,##0.0000;\-#,##0.0000;&quot;－&quot;"/>
+    <numFmt numFmtId="177" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
+    <numFmt numFmtId="178" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
+    <numFmt numFmtId="179" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
+    <numFmt numFmtId="180" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="181" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
+    <numFmt numFmtId="182" formatCode="#,##0.000000_);[Red]\(#,##0.000000\)"/>
+    <numFmt numFmtId="183" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="184" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
+    <numFmt numFmtId="185" formatCode="#,##0_ "/>
+    <numFmt numFmtId="186" formatCode="0.00_ "/>
+    <numFmt numFmtId="187" formatCode="[$-404]AM/PM\ hh:mm:ss"/>
+    <numFmt numFmtId="188" formatCode="###,##0;\-###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="189" formatCode="[$€-2]\ #,##0.00_);[Red]\([$€-2]\ #,##0.00\)"/>
+    <numFmt numFmtId="190" formatCode="#,##0;-#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="191" formatCode="##,##0"/>
+    <numFmt numFmtId="192" formatCode="##,##0;-##,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="34">
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+    </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="新細明體"/>
-[...7 lines deleted...]
-      <charset val="136"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
-      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <u val="single"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+      <color indexed="12"/>
+    </font>
+    <font>
+      <u val="single"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+      <color indexed="36"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="細明體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="9C6500"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="006100"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FA7D00"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FA7D00"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="7F7F7F"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="3"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="3"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="3F3F76"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="3F3F3F"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="9C0006"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FF0000"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+      <color theme="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
-      <family val="4"/>
-      <charset val="136"/>
+      <charset val="0"/>
     </font>
     <font>
-      <sz val="20"/>
+      <sz val="24"/>
       <name val="標楷體"/>
-      <family val="4"/>
-[...40 lines deleted...]
-      <charset val="136"/>
+      <charset val="0"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="34">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill patternType="none">
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="gray125">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEB9C"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="C6EFCE"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="F2F2F2"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCC99"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="A5A5A5"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC7CE"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="71">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="B2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="B2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="B2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="B2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="double">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...25 lines deleted...]
-      <left style="thin">
+      <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...18 lines deleted...]
-      <left style="thin">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...20 lines deleted...]
-      </left>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="double">
         <color indexed="64"/>
       </right>
-      <top/>
-[...8 lines deleted...]
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...30 lines deleted...]
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
-[...3 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="51">
+    <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
+    <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="15" numFmtId="0" fontId="13" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="16" numFmtId="0" fontId="13" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="17" numFmtId="0" fontId="13" fillId="5" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="18" numFmtId="0" fontId="13" fillId="6" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="19" numFmtId="0" fontId="13" fillId="7" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="20" numFmtId="0" fontId="13" fillId="8" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="21" numFmtId="0" fontId="13" fillId="9" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="22" numFmtId="0" fontId="13" fillId="10" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="23" numFmtId="0" fontId="13" fillId="11" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="24" numFmtId="0" fontId="13" fillId="12" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="25" numFmtId="0" fontId="13" fillId="13" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="26" numFmtId="0" fontId="13" fillId="14" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="27" numFmtId="0" fontId="14" fillId="15" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="28" numFmtId="0" fontId="14" fillId="16" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="29" numFmtId="0" fontId="14" fillId="17" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="30" numFmtId="0" fontId="14" fillId="18" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="31" numFmtId="0" fontId="14" fillId="19" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="32" numFmtId="0" fontId="14" fillId="20" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="33" numFmtId="0" fontId="13" fillId="2" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="34" numFmtId="0" fontId="13" fillId="2" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="35" numFmtId="171" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="36" numFmtId="168" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="37" numFmtId="0" fontId="9" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf xxid="38" numFmtId="0" fontId="15" fillId="21" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="39" numFmtId="0" fontId="16" fillId="2" borderId="1" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="40" numFmtId="0" fontId="17" fillId="22" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="41" numFmtId="9" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="42" numFmtId="0" fontId="18" fillId="23" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="43" numFmtId="170" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="44" numFmtId="169" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="45" numFmtId="0" fontId="19" fillId="2" borderId="3" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="46" numFmtId="0" fontId="0" fillId="24" borderId="4" applyAlignment="0" applyFont="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="47" numFmtId="0" fontId="8" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf xxid="48" numFmtId="0" fontId="20" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="49" numFmtId="0" fontId="14" fillId="25" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="50" numFmtId="0" fontId="14" fillId="26" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="51" numFmtId="0" fontId="14" fillId="27" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="52" numFmtId="0" fontId="14" fillId="28" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="53" numFmtId="0" fontId="14" fillId="29" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="54" numFmtId="0" fontId="14" fillId="30" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="55" numFmtId="0" fontId="21" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="56" numFmtId="0" fontId="22" fillId="2" borderId="5" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="57" numFmtId="0" fontId="23" fillId="2" borderId="6" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="58" numFmtId="0" fontId="24" fillId="2" borderId="7" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="59" numFmtId="0" fontId="24" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="60" numFmtId="0" fontId="25" fillId="31" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="61" numFmtId="0" fontId="26" fillId="23" borderId="8" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="62" numFmtId="0" fontId="27" fillId="32" borderId="9" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="63" numFmtId="0" fontId="28" fillId="33" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="64" numFmtId="0" fontId="29" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="143">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs>
+    <xf xxid="65" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="66" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="67" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="68" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf xxid="69" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="70" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="71" numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="72" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf xxid="73" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="74" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="75" numFmtId="183" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="76" numFmtId="168" fontId="7" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="77" numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="78" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf xxid="79" numFmtId="176" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="80" numFmtId="176" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="81" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf xxid="82" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="83" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="84" numFmtId="168" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="85" numFmtId="168" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="86" numFmtId="188" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="87" numFmtId="172" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="88" numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="89" numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="90" numFmtId="176" fontId="1" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="91" numFmtId="176" fontId="1" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="92" numFmtId="176" fontId="1" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="93" numFmtId="172" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="94" numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="95" numFmtId="176" fontId="1" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="96" numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="97" numFmtId="176" fontId="1" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="98" numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="99" numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf xxid="100" numFmtId="188" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="101" numFmtId="188" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="102" numFmtId="176" fontId="1" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="103" numFmtId="188" fontId="3" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="104" numFmtId="172" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="105" numFmtId="176" fontId="1" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="106" numFmtId="172" fontId="3" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="107" numFmtId="172" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="108" numFmtId="172" fontId="3" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="109" numFmtId="172" fontId="3" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="110" numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="111" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="112" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf xxid="113" numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf xxid="114" numFmtId="188" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="115" numFmtId="188" fontId="3" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="116" numFmtId="188" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="117" numFmtId="176" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="118" numFmtId="0" fontId="1" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="119" numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="120" numFmtId="0" fontId="10" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf xxid="121" numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="122" numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="123" numFmtId="188" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="124" numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="125" numFmtId="188" fontId="3" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="126" numFmtId="188" fontId="3" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="127" numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="128" numFmtId="49" fontId="1" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="129" numFmtId="188" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="130" numFmtId="188" fontId="3" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="131" numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="132" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="133" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="134" numFmtId="188" fontId="3" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="135" numFmtId="188" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="136" numFmtId="176" fontId="1" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="137" numFmtId="0" fontId="30" fillId="2" borderId="32" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="138" numFmtId="0" fontId="30" fillId="2" borderId="32" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="139" numFmtId="49" fontId="1" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="140" numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="141" numFmtId="49" fontId="1" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="142" numFmtId="0" fontId="1" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="143" numFmtId="0" fontId="1" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="144" numFmtId="0" fontId="1" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="145" numFmtId="176" fontId="1" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="146" numFmtId="176" fontId="1" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="147" numFmtId="49" fontId="1" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="148" numFmtId="49" fontId="1" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="149" numFmtId="49" fontId="1" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="150" numFmtId="0" fontId="30" fillId="2" borderId="16" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="151" numFmtId="0" fontId="30" fillId="2" borderId="15" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="152" numFmtId="0" fontId="30" fillId="2" borderId="40" xfId="34" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="153" numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="154" numFmtId="0" fontId="1" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="155" numFmtId="172" fontId="3" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="156" numFmtId="172" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="157" numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf xxid="158" numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="159" numFmtId="176" fontId="1" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="160" numFmtId="176" fontId="1" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="161" numFmtId="176" fontId="1" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="162" numFmtId="176" fontId="1" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="163" numFmtId="176" fontId="1" fillId="2" borderId="45" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="164" numFmtId="0" fontId="1" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="165" numFmtId="0" fontId="1" fillId="2" borderId="47" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="166" numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf xxid="167" numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf xxid="168" numFmtId="0" fontId="1" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="169" numFmtId="0" fontId="1" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="170" numFmtId="0" fontId="1" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="171" numFmtId="0" fontId="1" fillId="2" borderId="50" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="172" numFmtId="0" fontId="1" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="173" numFmtId="188" fontId="3" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="174" numFmtId="176" fontId="1" fillId="2" borderId="52" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="175" numFmtId="176" fontId="1" fillId="2" borderId="53" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="176" numFmtId="176" fontId="1" fillId="2" borderId="54" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="177" numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="178" numFmtId="49" fontId="1" fillId="2" borderId="55" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="179" numFmtId="176" fontId="1" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="180" numFmtId="0" fontId="30" fillId="2" borderId="16" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="181" numFmtId="0" fontId="30" fillId="2" borderId="15" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="182" numFmtId="49" fontId="1" fillId="2" borderId="56" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="183" numFmtId="49" fontId="1" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="184" numFmtId="49" fontId="1" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="185" numFmtId="49" fontId="1" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="186" numFmtId="172" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="187" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="188" numFmtId="0" fontId="1" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="189" numFmtId="49" fontId="1" fillId="2" borderId="57" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="190" numFmtId="49" fontId="1" fillId="2" borderId="58" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="191" numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf xxid="192" numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="193" numFmtId="0" fontId="1" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="194" numFmtId="0" fontId="1" fillId="2" borderId="59" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="195" numFmtId="0" fontId="1" fillId="2" borderId="60" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="196" numFmtId="0" fontId="1" fillId="2" borderId="61" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="197" numFmtId="0" fontId="1" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="198" numFmtId="0" fontId="1" fillId="2" borderId="62" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="199" numFmtId="0" fontId="1" fillId="2" borderId="63" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="200" numFmtId="0" fontId="1" fillId="2" borderId="64" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="201" numFmtId="0" fontId="1" fillId="2" borderId="65" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="202" numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="203" numFmtId="0" fontId="1" fillId="2" borderId="66" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="204" numFmtId="172" fontId="3" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="205" numFmtId="49" fontId="1" fillId="2" borderId="66" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="206" numFmtId="49" fontId="1" fillId="2" borderId="64" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="207" numFmtId="49" fontId="1" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="208" numFmtId="49" fontId="1" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="209" numFmtId="172" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="210" numFmtId="188" fontId="3" fillId="2" borderId="67" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="211" numFmtId="168" fontId="1" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf xxid="212" numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-    <xf numFmtId="178" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="213" numFmtId="0" fontId="1" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="214" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="215" numFmtId="49" fontId="1" fillId="2" borderId="63" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="216" numFmtId="49" fontId="1" fillId="2" borderId="68" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="217" numFmtId="49" fontId="1" fillId="2" borderId="69" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="218" numFmtId="172" fontId="3" fillId="2" borderId="70" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="219" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
+    <xf xxid="220" numFmtId="3" fontId="3" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="221" numFmtId="3" fontId="3" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="222" numFmtId="3" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="223" numFmtId="3" fontId="3" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="224" numFmtId="3" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="225" numFmtId="3" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="226" numFmtId="3" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="227" numFmtId="3" fontId="3" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="228" numFmtId="3" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="229" numFmtId="3" fontId="3" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="230" numFmtId="3" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="231" numFmtId="3" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="232" numFmtId="190" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="233" numFmtId="191" fontId="3" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="234" numFmtId="191" fontId="3" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="235" numFmtId="3" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="236" numFmtId="191" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="237" numFmtId="191" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="238" numFmtId="191" fontId="31" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="239" numFmtId="192" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="240" numFmtId="192" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="241" numFmtId="192" fontId="31" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1"/>
-[...71 lines deleted...]
-    <xf numFmtId="11" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="242" numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="243" numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="244" numFmtId="190" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="245" numFmtId="3" fontId="3" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="246" numFmtId="3" fontId="3" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="247" numFmtId="3" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="248" numFmtId="3" fontId="3" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="249" numFmtId="3" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="250" numFmtId="3" fontId="3" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf xxid="251" numFmtId="190" fontId="3" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="252" numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...128 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
-[...3 lines deleted...]
-    <cellStyle name="千分位[0]_11120101" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+  <cellStyles count="51">
+    <cellStyle name="20% - 輔色1" xfId="15"/>
+    <cellStyle name="20% - 輔色2" xfId="16"/>
+    <cellStyle name="20% - 輔色3" xfId="17"/>
+    <cellStyle name="20% - 輔色4" xfId="18"/>
+    <cellStyle name="20% - 輔色5" xfId="19"/>
+    <cellStyle name="20% - 輔色6" xfId="20"/>
+    <cellStyle name="40% - 輔色1" xfId="21"/>
+    <cellStyle name="40% - 輔色2" xfId="22"/>
+    <cellStyle name="40% - 輔色3" xfId="23"/>
+    <cellStyle name="40% - 輔色4" xfId="24"/>
+    <cellStyle name="40% - 輔色5" xfId="25"/>
+    <cellStyle name="40% - 輔色6" xfId="26"/>
+    <cellStyle name="60% - 輔色1" xfId="27"/>
+    <cellStyle name="60% - 輔色2" xfId="28"/>
+    <cellStyle name="60% - 輔色3" xfId="29"/>
+    <cellStyle name="60% - 輔色4" xfId="30"/>
+    <cellStyle name="60% - 輔色5" xfId="31"/>
+    <cellStyle name="60% - 輔色6" xfId="32"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="一般 2" xfId="33"/>
+    <cellStyle name="一般 3" xfId="34"/>
+    <cellStyle name="Comma" xfId="35" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="36" builtinId="6"/>
+    <cellStyle name="Followed Hyperlink" xfId="37" builtinId="9"/>
+    <cellStyle name="中等" xfId="38"/>
+    <cellStyle name="合計" xfId="39"/>
+    <cellStyle name="好" xfId="40"/>
+    <cellStyle name="Percent" xfId="41" builtinId="5"/>
+    <cellStyle name="計算方式" xfId="42"/>
+    <cellStyle name="Currency" xfId="43" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="44" builtinId="7"/>
+    <cellStyle name="連結的儲存格" xfId="45"/>
+    <cellStyle name="備註" xfId="46"/>
+    <cellStyle name="Hyperlink" xfId="47" builtinId="8"/>
+    <cellStyle name="說明文字" xfId="48"/>
+    <cellStyle name="輔色1" xfId="49"/>
+    <cellStyle name="輔色2" xfId="50"/>
+    <cellStyle name="輔色3" xfId="51"/>
+    <cellStyle name="輔色4" xfId="52"/>
+    <cellStyle name="輔色5" xfId="53"/>
+    <cellStyle name="輔色6" xfId="54"/>
+    <cellStyle name="標題" xfId="55"/>
+    <cellStyle name="標題 1" xfId="56"/>
+    <cellStyle name="標題 2" xfId="57"/>
+    <cellStyle name="標題 3" xfId="58"/>
+    <cellStyle name="標題 4" xfId="59"/>
+    <cellStyle name="輸入" xfId="60"/>
+    <cellStyle name="輸出" xfId="61"/>
+    <cellStyle name="檢查儲存格" xfId="62"/>
+    <cellStyle name="壞" xfId="63"/>
+    <cellStyle name="警告文字" xfId="64"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...76 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...599 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q31"/>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
+  <dimension ref="A1:X26"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S14" sqref="S14"/>
+    <sheetView topLeftCell="A17" zoomScale="85" zoomScaleNormal="85" view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="12" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="18" max="16384" width="9" style="110"/>
+    <col min="1" max="1" width="18.83203125" style="0" customWidth="1"/>
+    <col min="2" max="11" width="9.83203125" style="0" customWidth="1"/>
+    <col min="12" max="23" width="9.83203125" customWidth="1"/>
+    <col min="24" max="24" width="0.1640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A1" s="123" t="s">
+    <row r="1" spans="1:24" s="4" customFormat="1" ht="31.5" customHeight="1" hidden="1">
+      <c r="A1" s="177" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="177" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="177" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" s="177" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F1" s="178" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" s="177" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="X1" s="6"/>
+    </row>
+    <row r="2" spans="1:24" s="4" customFormat="1" ht="31.5" customHeight="1" hidden="1">
+      <c r="A2" s="5"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="X2" s="6"/>
+    </row>
+    <row r="3" spans="1:24" s="4" customFormat="1" ht="28.5" customHeight="1" hidden="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="X3" s="6"/>
+    </row>
+    <row r="4" spans="1:24" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A4" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+    </row>
+    <row r="5" spans="1:24" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A5" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="C5" s="86"/>
+      <c r="D5" s="86"/>
+      <c r="E5" s="86"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="86"/>
+      <c r="H5" s="86"/>
+      <c r="I5" s="86"/>
+      <c r="J5" s="86"/>
+      <c r="K5" s="86"/>
+      <c r="L5" s="86"/>
+      <c r="M5" s="86"/>
+      <c r="N5" s="86"/>
+      <c r="O5" s="86"/>
+      <c r="P5" s="86"/>
+      <c r="Q5" s="86"/>
+      <c r="R5" s="87"/>
+      <c r="S5" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="T5" s="72"/>
+      <c r="U5" s="72" t="s">
+        <v>76</v>
+      </c>
+      <c r="V5" s="72"/>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+    </row>
+    <row r="6" spans="1:24" ht="36" customHeight="1">
+      <c r="A6" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+    </row>
+    <row r="7" spans="1:24" ht="24" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+    </row>
+    <row r="8" spans="1:24" ht="18" customHeight="1" thickBot="1">
+      <c r="A8" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="13"/>
+      <c r="N8" s="13"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="W8" s="101"/>
+      <c r="X8" s="16"/>
+    </row>
+    <row r="9" spans="1:24" ht="21.95" customHeight="1">
+      <c r="A9" s="103" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="106" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="45"/>
+      <c r="O9" s="45"/>
+      <c r="P9" s="45"/>
+      <c r="Q9" s="45"/>
+      <c r="R9" s="45"/>
+      <c r="S9" s="45"/>
+      <c r="T9" s="45"/>
+      <c r="U9" s="45"/>
+      <c r="V9" s="45"/>
+      <c r="W9" s="107"/>
+      <c r="X9" s="16"/>
+    </row>
+    <row r="10" spans="1:24" ht="21.95" customHeight="1">
+      <c r="A10" s="104"/>
+      <c r="B10" s="99" t="s">
+        <v>12</v>
+      </c>
+      <c r="C10" s="78"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="78"/>
+      <c r="F10" s="78"/>
+      <c r="G10" s="78"/>
+      <c r="H10" s="78"/>
+      <c r="I10" s="78"/>
+      <c r="J10" s="78"/>
+      <c r="K10" s="78"/>
+      <c r="L10" s="78"/>
+      <c r="M10" s="78"/>
+      <c r="N10" s="78"/>
+      <c r="O10" s="78"/>
+      <c r="P10" s="78"/>
+      <c r="Q10" s="78"/>
+      <c r="R10" s="78"/>
+      <c r="S10" s="78"/>
+      <c r="T10" s="100" t="s">
+        <v>13</v>
+      </c>
+      <c r="U10" s="78"/>
+      <c r="V10" s="78"/>
+      <c r="W10" s="79"/>
+      <c r="X10" s="16"/>
+    </row>
+    <row r="11" spans="1:24" s="1" customFormat="1" ht="140.1" customHeight="1" thickBot="1">
+      <c r="A11" s="105"/>
+      <c r="B11" s="89" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="56"/>
+      <c r="D11" s="88" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="56"/>
+      <c r="F11" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="H11" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="K11" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="L11" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="M11" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="N11" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="O11" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="P11" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q11" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="R11" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="S11" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="T11" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="U11" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="V11" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="W11" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="X11" s="9"/>
+    </row>
+    <row r="12" spans="1:24" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A12" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B12" s="90">
+        <v>3899</v>
+      </c>
+      <c r="C12" s="91"/>
+      <c r="D12" s="108">
+        <v>186</v>
+      </c>
+      <c r="E12" s="64"/>
+      <c r="F12" s="64">
+        <v>238</v>
+      </c>
+      <c r="G12" s="64">
+        <v>2811</v>
+      </c>
+      <c r="H12" s="64">
+        <v>367</v>
+      </c>
+      <c r="I12" s="64">
+        <v>0</v>
+      </c>
+      <c r="J12" s="64">
+        <v>21</v>
+      </c>
+      <c r="K12" s="64">
+        <v>0</v>
+      </c>
+      <c r="L12" s="70">
+        <v>7</v>
+      </c>
+      <c r="M12" s="70">
+        <v>1</v>
+      </c>
+      <c r="N12" s="70">
+        <v>0</v>
+      </c>
+      <c r="O12" s="70">
+        <v>189</v>
+      </c>
+      <c r="P12" s="70">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="70">
+        <v>0</v>
+      </c>
+      <c r="R12" s="70">
+        <v>0</v>
+      </c>
+      <c r="S12" s="70">
+        <v>78</v>
+      </c>
+      <c r="T12" s="169">
+        <v>3899</v>
+      </c>
+      <c r="U12" s="163">
+        <v>2179</v>
+      </c>
+      <c r="V12" s="163">
+        <v>705</v>
+      </c>
+      <c r="W12" s="163">
+        <v>1015</v>
+      </c>
+      <c r="X12" s="15"/>
+    </row>
+    <row r="13" spans="1:24" s="1" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A13" s="34"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="14"/>
+      <c r="M13" s="14"/>
+      <c r="N13" s="14"/>
+      <c r="O13" s="14"/>
+      <c r="P13" s="14"/>
+      <c r="Q13" s="14"/>
+      <c r="R13" s="14"/>
+      <c r="S13" s="14"/>
+      <c r="T13" s="14"/>
+      <c r="U13" s="14"/>
+      <c r="V13" s="14"/>
+      <c r="W13" s="14"/>
+      <c r="X13" s="15"/>
+    </row>
+    <row r="14" spans="1:24" s="2" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A14" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="106" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="45"/>
+      <c r="O14" s="45"/>
+      <c r="P14" s="45"/>
+      <c r="Q14" s="45"/>
+      <c r="R14" s="45"/>
+      <c r="S14" s="45"/>
+      <c r="T14" s="45"/>
+      <c r="U14" s="45"/>
+      <c r="V14" s="45"/>
+      <c r="W14" s="107"/>
+      <c r="X14" s="15"/>
+    </row>
+    <row r="15" spans="1:24" s="2" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A15" s="9"/>
+      <c r="B15" s="99" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="78"/>
+      <c r="D15" s="78"/>
+      <c r="E15" s="78"/>
+      <c r="F15" s="78"/>
+      <c r="G15" s="78"/>
+      <c r="H15" s="78"/>
+      <c r="I15" s="78"/>
+      <c r="J15" s="78"/>
+      <c r="K15" s="78"/>
+      <c r="L15" s="78"/>
+      <c r="M15" s="78"/>
+      <c r="N15" s="78"/>
+      <c r="O15" s="78"/>
+      <c r="P15" s="78"/>
+      <c r="Q15" s="78"/>
+      <c r="R15" s="78"/>
+      <c r="S15" s="78"/>
+      <c r="T15" s="100" t="s">
+        <v>13</v>
+      </c>
+      <c r="U15" s="78"/>
+      <c r="V15" s="78"/>
+      <c r="W15" s="79"/>
+      <c r="X15" s="15"/>
+    </row>
+    <row r="16" spans="1:24" s="2" customFormat="1" ht="140.1" customHeight="1" thickBot="1">
+      <c r="A16" s="112"/>
+      <c r="B16" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="29" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="J16" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="L16" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="M16" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="N16" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="O16" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="P16" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q16" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="R16" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="S16" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="T16" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="U16" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="V16" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="W16" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="X16" s="15"/>
+    </row>
+    <row r="17" spans="1:24" s="2" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A17" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="164">
+        <v>1368</v>
+      </c>
+      <c r="C17" s="165">
+        <v>128</v>
+      </c>
+      <c r="D17" s="163">
+        <v>35</v>
+      </c>
+      <c r="E17" s="163">
+        <v>309</v>
+      </c>
+      <c r="F17" s="163">
+        <v>3</v>
+      </c>
+      <c r="G17" s="163">
+        <v>1</v>
+      </c>
+      <c r="H17" s="163">
+        <v>50</v>
+      </c>
+      <c r="I17" s="163">
+        <v>1</v>
+      </c>
+      <c r="J17" s="163">
+        <v>77</v>
+      </c>
+      <c r="K17" s="163">
+        <v>4</v>
+      </c>
+      <c r="L17" s="167">
+        <v>0</v>
+      </c>
+      <c r="M17" s="163">
+        <v>1</v>
+      </c>
+      <c r="N17" s="163">
+        <v>3</v>
+      </c>
+      <c r="O17" s="167">
+        <v>0</v>
+      </c>
+      <c r="P17" s="167">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="163">
+        <v>163</v>
+      </c>
+      <c r="R17" s="163">
+        <v>591</v>
+      </c>
+      <c r="S17" s="166">
+        <v>2</v>
+      </c>
+      <c r="T17" s="162">
+        <v>1368</v>
+      </c>
+      <c r="U17" s="163">
+        <v>651</v>
+      </c>
+      <c r="V17" s="163">
+        <v>79</v>
+      </c>
+      <c r="W17" s="163">
+        <v>638</v>
+      </c>
+      <c r="X17" s="12"/>
+    </row>
+    <row r="18" spans="1:24" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A18" s="92" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="124"/>
-[...10 lines deleted...]
-      <c r="O1" s="32" t="s">
+      <c r="B18" s="92"/>
+      <c r="C18" s="92"/>
+      <c r="D18" s="92"/>
+      <c r="E18" s="92"/>
+      <c r="F18" s="92"/>
+      <c r="G18" s="93"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11"/>
+      <c r="S18" s="11"/>
+      <c r="T18" s="11"/>
+      <c r="U18" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="V18" s="102"/>
+      <c r="W18" s="102"/>
+      <c r="X18" s="19"/>
+    </row>
+    <row r="19" spans="1:24" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A19" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="B19" s="82" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="83"/>
+      <c r="D19" s="83"/>
+      <c r="E19" s="84"/>
+      <c r="F19" s="113" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="83"/>
+      <c r="H19" s="83"/>
+      <c r="I19" s="83"/>
+      <c r="J19" s="83"/>
+      <c r="K19" s="83"/>
+      <c r="L19" s="83"/>
+      <c r="M19" s="83"/>
+      <c r="N19" s="83"/>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
+      <c r="T19" s="83"/>
+      <c r="U19" s="83"/>
+      <c r="V19" s="83"/>
+      <c r="W19" s="83"/>
+      <c r="X19" s="20"/>
+    </row>
+    <row r="20" spans="1:24" s="2" customFormat="1" ht="39.75" customHeight="1">
+      <c r="A20" s="75"/>
+      <c r="B20" s="94" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="97" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="109" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="G20" s="114"/>
+      <c r="H20" s="114"/>
+      <c r="I20" s="114"/>
+      <c r="J20" s="114"/>
+      <c r="K20" s="80"/>
+      <c r="L20" s="77" t="s">
+        <v>19</v>
+      </c>
+      <c r="M20" s="78"/>
+      <c r="N20" s="78"/>
+      <c r="O20" s="78"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="79"/>
+      <c r="R20" s="77" t="s">
+        <v>20</v>
+      </c>
+      <c r="S20" s="78"/>
+      <c r="T20" s="78"/>
+      <c r="U20" s="78"/>
+      <c r="V20" s="78"/>
+      <c r="W20" s="79"/>
+      <c r="X20" s="17"/>
+    </row>
+    <row r="21" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A21" s="75"/>
+      <c r="B21" s="95"/>
+      <c r="C21" s="98"/>
+      <c r="D21" s="98"/>
+      <c r="E21" s="110"/>
+      <c r="F21" s="80" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="81"/>
+      <c r="H21" s="81" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="81"/>
+      <c r="J21" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="K21" s="81"/>
+      <c r="L21" s="81" t="s">
+        <v>21</v>
+      </c>
+      <c r="M21" s="81"/>
+      <c r="N21" s="81" t="s">
+        <v>22</v>
+      </c>
+      <c r="O21" s="81"/>
+      <c r="P21" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q21" s="81"/>
+      <c r="R21" s="81" t="s">
+        <v>21</v>
+      </c>
+      <c r="S21" s="81"/>
+      <c r="T21" s="81" t="s">
+        <v>22</v>
+      </c>
+      <c r="U21" s="81"/>
+      <c r="V21" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="W21" s="81"/>
+      <c r="X21" s="17"/>
+    </row>
+    <row r="22" spans="1:24" s="2" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
+      <c r="A22" s="76"/>
+      <c r="B22" s="96"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="111"/>
+      <c r="F22" s="40" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="I22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="J22" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="L22" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="M22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="N22" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="O22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="P22" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="R22" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="S22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="T22" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="U22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="V22" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="W22" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="X22" s="17"/>
+    </row>
+    <row r="23" spans="1:24" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+      <c r="A23" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="158">
+        <v>2771</v>
+      </c>
+      <c r="C23" s="159">
+        <v>2077</v>
+      </c>
+      <c r="D23" s="160">
+        <v>630</v>
+      </c>
+      <c r="E23" s="161">
+        <v>64</v>
+      </c>
+      <c r="F23" s="155">
+        <v>2771</v>
+      </c>
+      <c r="G23" s="156">
+        <v>10665</v>
+      </c>
+      <c r="H23" s="157">
+        <v>1734</v>
+      </c>
+      <c r="I23" s="156">
+        <v>3387</v>
+      </c>
+      <c r="J23" s="157">
+        <v>1037</v>
+      </c>
+      <c r="K23" s="156">
+        <v>7278</v>
+      </c>
+      <c r="L23" s="157">
+        <v>624</v>
+      </c>
+      <c r="M23" s="157">
+        <v>2370</v>
+      </c>
+      <c r="N23" s="157">
+        <v>308</v>
+      </c>
+      <c r="O23" s="157">
+        <v>607</v>
+      </c>
+      <c r="P23" s="157">
+        <v>316</v>
+      </c>
+      <c r="Q23" s="157">
+        <v>1763</v>
+      </c>
+      <c r="R23" s="157">
+        <v>61</v>
+      </c>
+      <c r="S23" s="157">
+        <v>262</v>
+      </c>
+      <c r="T23" s="157">
+        <v>47</v>
+      </c>
+      <c r="U23" s="157">
+        <v>96</v>
+      </c>
+      <c r="V23" s="157">
+        <v>14</v>
+      </c>
+      <c r="W23" s="157">
+        <v>166</v>
+      </c>
+      <c r="X23" s="18"/>
+    </row>
+    <row r="24" spans="1:24" ht="16.5" hidden="1">
+      <c r="A24" s="173">
+        <v>3899</v>
+      </c>
+      <c r="B24" s="173">
+        <v>186</v>
+      </c>
+      <c r="C24" s="173">
+        <v>238</v>
+      </c>
+      <c r="D24" s="173">
+        <v>2811</v>
+      </c>
+      <c r="E24" s="173">
+        <v>367</v>
+      </c>
+      <c r="F24" s="176">
         <v>0</v>
       </c>
-      <c r="P1" s="127" t="s">
-[...23 lines deleted...]
-      <c r="O2" s="32" t="s">
+      <c r="G24" s="173">
+        <v>21</v>
+      </c>
+      <c r="H24" s="176">
+        <v>0</v>
+      </c>
+      <c r="I24" s="173">
+        <v>7</v>
+      </c>
+      <c r="J24" s="173">
         <v>1</v>
       </c>
-      <c r="P2" s="129" t="s">
-[...348 lines deleted...]
-      <c r="C15" s="38">
+      <c r="K24" s="176">
         <v>0</v>
       </c>
-      <c r="D15" s="38">
+      <c r="L24" s="173">
+        <v>189</v>
+      </c>
+      <c r="M24" s="173">
+        <v>1</v>
+      </c>
+      <c r="N24" s="176">
         <v>0</v>
       </c>
-      <c r="E15" s="38">
+      <c r="O24" s="176">
         <v>0</v>
       </c>
-      <c r="F15" s="38">
-[...338 lines deleted...]
-      <c r="Q31" s="43"/>
+      <c r="P24" s="173">
+        <v>78</v>
+      </c>
+      <c r="Q24" s="4"/>
+      <c r="R24" s="4"/>
+      <c r="S24" s="4"/>
+      <c r="T24" s="4"/>
+      <c r="U24" s="4"/>
+      <c r="V24" s="4"/>
+      <c r="W24" s="4"/>
+      <c r="X24" s="4"/>
+    </row>
+    <row r="25" spans="1:24" ht="16.5">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+      <c r="E25" s="4"/>
+      <c r="F25" s="4"/>
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="4"/>
+      <c r="J25" s="4"/>
+      <c r="K25" s="4"/>
+      <c r="L25" s="4"/>
+      <c r="M25" s="4"/>
+      <c r="N25" s="4"/>
+      <c r="O25" s="4"/>
+      <c r="P25" s="4"/>
+      <c r="Q25" s="4"/>
+      <c r="R25" s="4"/>
+      <c r="S25" s="4"/>
+      <c r="T25" s="4"/>
+      <c r="U25" s="4"/>
+      <c r="V25" s="4"/>
+      <c r="W25" s="4"/>
+      <c r="X25" s="4"/>
+    </row>
+    <row r="26" spans="1:24" ht="18" customHeight="1">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+      <c r="I26" s="4"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4"/>
+      <c r="L26" s="4"/>
+      <c r="M26" s="4"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4"/>
+      <c r="P26" s="4"/>
+      <c r="Q26" s="4"/>
+      <c r="R26" s="4"/>
+      <c r="S26" s="4"/>
+      <c r="T26" s="4"/>
+      <c r="U26" s="4"/>
+      <c r="V26" s="4"/>
+      <c r="W26" s="4"/>
+      <c r="X26" s="4"/>
     </row>
   </sheetData>
-  <protectedRanges>
-[...9 lines deleted...]
-    <mergeCell ref="P2:Q2"/>
+  <mergeCells count="42">
+    <mergeCell ref="B14:W14"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="F19:W19"/>
+    <mergeCell ref="F20:K20"/>
+    <mergeCell ref="B15:S15"/>
+    <mergeCell ref="T15:W15"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="U18:W18"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="B9:W9"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="T10:W10"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B10:S10"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="A8:L8"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="C20:C22"/>
+    <mergeCell ref="D20:D22"/>
+    <mergeCell ref="P21:Q21"/>
+    <mergeCell ref="L20:Q20"/>
+    <mergeCell ref="T21:U21"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="U4:X4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:X5"/>
+    <mergeCell ref="B5:R5"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="A6:W6"/>
+    <mergeCell ref="A7:X7"/>
+    <mergeCell ref="A19:A22"/>
+    <mergeCell ref="R20:W20"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="E20:E22"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" orientation="landscape" horizontalDpi="1200"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:S41"/>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
+  <dimension ref="A1:Z33"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="82" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="D43" sqref="D43"/>
+    <sheetView topLeftCell="A19" zoomScale="85" zoomScaleNormal="85" view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="12" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="10.125" style="21" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="16384" width="9" style="110"/>
+    <col min="1" max="1" width="18.83203125" style="0" customWidth="1"/>
+    <col min="2" max="2" width="9.33203125" style="0" customWidth="1"/>
+    <col min="3" max="3" width="8.33203125" style="0" customWidth="1"/>
+    <col min="4" max="4" width="9.33203125" style="0" customWidth="1"/>
+    <col min="5" max="5" width="8.33203125" style="0" customWidth="1"/>
+    <col min="6" max="6" width="9.83203125" style="0" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="0" customWidth="1"/>
+    <col min="8" max="8" width="9.33203125" style="0" customWidth="1"/>
+    <col min="9" max="9" width="8.33203125" style="0" customWidth="1"/>
+    <col min="10" max="10" width="9.33203125" style="0" customWidth="1"/>
+    <col min="11" max="11" width="9.83203125" style="0" customWidth="1"/>
+    <col min="12" max="12" width="9.33203125" customWidth="1"/>
+    <col min="13" max="13" width="8.33203125" customWidth="1"/>
+    <col min="14" max="14" width="9.33203125" customWidth="1"/>
+    <col min="15" max="15" width="8.33203125" customWidth="1"/>
+    <col min="16" max="16" width="9.33203125" customWidth="1"/>
+    <col min="17" max="17" width="8.33203125" customWidth="1"/>
+    <col min="18" max="18" width="9.33203125" customWidth="1"/>
+    <col min="19" max="19" width="8.33203125" customWidth="1"/>
+    <col min="20" max="20" width="9.33203125" customWidth="1"/>
+    <col min="21" max="21" width="8.33203125" customWidth="1"/>
+    <col min="22" max="22" width="9.33203125" customWidth="1"/>
+    <col min="23" max="23" width="8.33203125" customWidth="1"/>
+    <col min="24" max="24" width="9.33203125" customWidth="1"/>
+    <col min="25" max="25" width="8.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="C2" s="77" t="s">
+    <row r="1" spans="1:24" s="4" customFormat="1" ht="31.5" customHeight="1" hidden="1">
+      <c r="A1" s="177" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="177" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" s="177" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" s="177" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F1" s="178" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1" s="177" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" s="4"/>
+      <c r="I1" s="4"/>
+      <c r="J1" s="4"/>
+      <c r="K1" s="4"/>
+      <c r="X1" s="6"/>
+    </row>
+    <row r="2" spans="1:24" s="4" customFormat="1" ht="31.5" customHeight="1" hidden="1">
+      <c r="A2" s="177" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="177" t="s">
+        <v>79</v>
+      </c>
+      <c r="C2" s="177" t="s">
+        <v>80</v>
+      </c>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="X2" s="6"/>
+    </row>
+    <row r="3" spans="1:24" s="4" customFormat="1" ht="28.5" customHeight="1" hidden="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="X3" s="6"/>
+    </row>
+    <row r="4" spans="1:25" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A4" s="72" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72" t="s">
+        <v>73</v>
+      </c>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+    </row>
+    <row r="5" spans="1:25" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A5" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="115" t="s">
+        <v>75</v>
+      </c>
+      <c r="C5" s="116"/>
+      <c r="D5" s="116"/>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="116"/>
+      <c r="H5" s="116"/>
+      <c r="I5" s="116"/>
+      <c r="J5" s="116"/>
+      <c r="K5" s="116"/>
+      <c r="L5" s="116"/>
+      <c r="M5" s="116"/>
+      <c r="N5" s="116"/>
+      <c r="O5" s="116"/>
+      <c r="P5" s="116"/>
+      <c r="Q5" s="116"/>
+      <c r="R5" s="116"/>
+      <c r="S5" s="116"/>
+      <c r="T5" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="U5" s="72"/>
+      <c r="V5" s="72" t="s">
+        <v>76</v>
+      </c>
+      <c r="W5" s="72"/>
+      <c r="X5" s="72"/>
+      <c r="Y5" s="72"/>
+    </row>
+    <row r="6" spans="1:25" ht="36" customHeight="1">
+      <c r="A6" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="8"/>
+      <c r="F6" s="8"/>
+      <c r="G6" s="8"/>
+      <c r="H6" s="8"/>
+      <c r="I6" s="8"/>
+      <c r="J6" s="8"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8"/>
+      <c r="P6" s="8"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="8"/>
+      <c r="U6" s="8"/>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="8"/>
+    </row>
+    <row r="7" spans="1:25" ht="24" customHeight="1">
+      <c r="A7" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
+      <c r="S7" s="7"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="X7" s="7"/>
+      <c r="Y7" s="7"/>
+    </row>
+    <row r="8" spans="1:25" ht="18" customHeight="1" thickBot="1">
+      <c r="A8" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="13"/>
+      <c r="C8" s="13"/>
+      <c r="D8" s="13"/>
+      <c r="E8" s="13"/>
+      <c r="F8" s="13"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="13"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="13"/>
+      <c r="N8" s="13"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
+      <c r="S8" s="7"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="101" t="s">
+        <v>45</v>
+      </c>
+      <c r="X8" s="101"/>
+      <c r="Y8" s="101"/>
+    </row>
+    <row r="9" spans="1:25" ht="21.95" customHeight="1">
+      <c r="A9" s="103" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="128" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="128"/>
+      <c r="D9" s="128"/>
+      <c r="E9" s="128"/>
+      <c r="F9" s="128"/>
+      <c r="G9" s="128"/>
+      <c r="H9" s="128"/>
+      <c r="I9" s="128"/>
+      <c r="J9" s="128"/>
+      <c r="K9" s="128"/>
+      <c r="L9" s="128"/>
+      <c r="M9" s="128"/>
+      <c r="N9" s="128"/>
+      <c r="O9" s="128"/>
+      <c r="P9" s="128"/>
+      <c r="Q9" s="128"/>
+      <c r="R9" s="128"/>
+      <c r="S9" s="128"/>
+      <c r="T9" s="128"/>
+      <c r="U9" s="128"/>
+      <c r="V9" s="128"/>
+      <c r="W9" s="128"/>
+      <c r="X9" s="128"/>
+      <c r="Y9" s="128"/>
+    </row>
+    <row r="10" spans="1:26" ht="69.95" customHeight="1">
+      <c r="A10" s="104"/>
+      <c r="B10" s="79" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" s="123"/>
+      <c r="D10" s="123"/>
+      <c r="E10" s="123"/>
+      <c r="F10" s="123"/>
+      <c r="G10" s="123"/>
+      <c r="H10" s="123" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" s="123"/>
+      <c r="J10" s="123"/>
+      <c r="K10" s="123"/>
+      <c r="L10" s="123"/>
+      <c r="M10" s="123"/>
+      <c r="N10" s="123" t="s">
+        <v>47</v>
+      </c>
+      <c r="O10" s="123"/>
+      <c r="P10" s="123"/>
+      <c r="Q10" s="123"/>
+      <c r="R10" s="123"/>
+      <c r="S10" s="123"/>
+      <c r="T10" s="123" t="s">
+        <v>67</v>
+      </c>
+      <c r="U10" s="123"/>
+      <c r="V10" s="123"/>
+      <c r="W10" s="123"/>
+      <c r="X10" s="123"/>
+      <c r="Y10" s="77"/>
+      <c r="Z10" s="46"/>
+    </row>
+    <row r="11" spans="1:25" ht="39.95" customHeight="1">
+      <c r="A11" s="104"/>
+      <c r="B11" s="79" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="123"/>
+      <c r="D11" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="123"/>
+      <c r="F11" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="123"/>
+      <c r="H11" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" s="123"/>
+      <c r="J11" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="123"/>
+      <c r="L11" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="M11" s="123"/>
+      <c r="N11" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="O11" s="123"/>
+      <c r="P11" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q11" s="123"/>
+      <c r="R11" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="S11" s="123"/>
+      <c r="T11" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="U11" s="123"/>
+      <c r="V11" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="W11" s="123"/>
+      <c r="X11" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y11" s="77"/>
+    </row>
+    <row r="12" spans="1:25" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A12" s="105"/>
+      <c r="B12" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="I12" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="L12" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="N12" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="O12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="P12" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="R12" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="S12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="T12" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="U12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="V12" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="W12" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="X12" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y12" s="54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A13" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="181">
+        <v>45</v>
+      </c>
+      <c r="C13" s="182">
+        <v>165</v>
+      </c>
+      <c r="D13" s="183">
+        <v>25</v>
+      </c>
+      <c r="E13" s="183">
+        <v>44</v>
+      </c>
+      <c r="F13" s="183">
+        <v>20</v>
+      </c>
+      <c r="G13" s="183">
+        <v>121</v>
+      </c>
+      <c r="H13" s="183">
+        <v>1</v>
+      </c>
+      <c r="I13" s="183">
+        <v>7</v>
+      </c>
+      <c r="J13" s="183">
+        <v>1</v>
+      </c>
+      <c r="K13" s="183">
+        <v>2</v>
+      </c>
+      <c r="L13" s="186">
+        <v>0</v>
+      </c>
+      <c r="M13" s="183">
+        <v>5</v>
+      </c>
+      <c r="N13" s="183">
+        <v>2017</v>
+      </c>
+      <c r="O13" s="183">
+        <v>7728</v>
+      </c>
+      <c r="P13" s="183">
+        <v>1341</v>
+      </c>
+      <c r="Q13" s="183">
+        <v>2604</v>
+      </c>
+      <c r="R13" s="183">
+        <v>676</v>
+      </c>
+      <c r="S13" s="184">
+        <v>5124</v>
+      </c>
+      <c r="T13" s="165">
+        <v>4</v>
+      </c>
+      <c r="U13" s="183">
+        <v>5</v>
+      </c>
+      <c r="V13" s="186">
+        <v>0</v>
+      </c>
+      <c r="W13" s="186">
+        <v>0</v>
+      </c>
+      <c r="X13" s="157">
+        <v>4</v>
+      </c>
+      <c r="Y13" s="185">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="1" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A14" s="34"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="14"/>
+      <c r="L14" s="14"/>
+      <c r="M14" s="14"/>
+      <c r="N14" s="14"/>
+      <c r="O14" s="14"/>
+      <c r="P14" s="14"/>
+      <c r="Q14" s="14"/>
+      <c r="R14" s="14"/>
+      <c r="S14" s="14"/>
+      <c r="T14" s="14"/>
+      <c r="U14" s="14"/>
+      <c r="V14" s="14"/>
+      <c r="W14" s="14"/>
+      <c r="X14" s="15"/>
+    </row>
+    <row r="15" spans="1:25" s="2" customFormat="1" ht="21.95" customHeight="1">
+      <c r="A15" s="103" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="132" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="128"/>
+      <c r="D15" s="128"/>
+      <c r="E15" s="128"/>
+      <c r="F15" s="128"/>
+      <c r="G15" s="128"/>
+      <c r="H15" s="128"/>
+      <c r="I15" s="128"/>
+      <c r="J15" s="128"/>
+      <c r="K15" s="128"/>
+      <c r="L15" s="128"/>
+      <c r="M15" s="128"/>
+      <c r="N15" s="128"/>
+      <c r="O15" s="128"/>
+      <c r="P15" s="128"/>
+      <c r="Q15" s="128"/>
+      <c r="R15" s="128"/>
+      <c r="S15" s="128"/>
+      <c r="T15" s="129" t="s">
+        <v>49</v>
+      </c>
+      <c r="U15" s="45"/>
+      <c r="V15" s="45"/>
+      <c r="W15" s="45"/>
+      <c r="X15" s="45"/>
+      <c r="Y15" s="45"/>
+    </row>
+    <row r="16" spans="1:25" s="2" customFormat="1" ht="69.95" customHeight="1">
+      <c r="A16" s="104"/>
+      <c r="B16" s="99" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="78"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="79"/>
+      <c r="H16" s="77" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="78"/>
+      <c r="L16" s="78"/>
+      <c r="M16" s="79"/>
+      <c r="N16" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="O16" s="78"/>
+      <c r="P16" s="78"/>
+      <c r="Q16" s="78"/>
+      <c r="R16" s="78"/>
+      <c r="S16" s="78"/>
+      <c r="T16" s="130"/>
+      <c r="U16" s="131"/>
+      <c r="V16" s="131"/>
+      <c r="W16" s="131"/>
+      <c r="X16" s="131"/>
+      <c r="Y16" s="131"/>
+    </row>
+    <row r="17" spans="1:25" s="2" customFormat="1" ht="39.95" customHeight="1">
+      <c r="A17" s="104"/>
+      <c r="B17" s="79" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="123"/>
+      <c r="D17" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="123"/>
+      <c r="F17" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="123"/>
+      <c r="H17" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" s="123"/>
+      <c r="J17" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" s="123"/>
+      <c r="L17" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="M17" s="123"/>
+      <c r="N17" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="O17" s="123"/>
+      <c r="P17" s="123" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q17" s="123"/>
+      <c r="R17" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="S17" s="77"/>
+      <c r="T17" s="133" t="s">
+        <v>50</v>
+      </c>
+      <c r="U17" s="134"/>
+      <c r="V17" s="135"/>
+      <c r="W17" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="X17" s="134"/>
+      <c r="Y17" s="134"/>
+    </row>
+    <row r="18" spans="1:25" s="2" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A18" s="105"/>
+      <c r="B18" s="56" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="I18" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="J18" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="L18" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="N18" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="O18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="P18" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q18" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="R18" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="S18" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="T18" s="136"/>
+      <c r="U18" s="112"/>
+      <c r="V18" s="137"/>
+      <c r="W18" s="29"/>
+      <c r="X18" s="112"/>
+      <c r="Y18" s="112"/>
+    </row>
+    <row r="19" spans="1:25" s="2" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="A19" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="B19" s="167">
+        <v>0</v>
+      </c>
+      <c r="C19" s="179">
+        <v>0</v>
+      </c>
+      <c r="D19" s="179">
+        <v>0</v>
+      </c>
+      <c r="E19" s="179">
+        <v>0</v>
+      </c>
+      <c r="F19" s="179">
+        <v>0</v>
+      </c>
+      <c r="G19" s="179">
+        <v>0</v>
+      </c>
+      <c r="H19" s="165">
+        <v>1</v>
+      </c>
+      <c r="I19" s="165">
+        <v>2</v>
+      </c>
+      <c r="J19" s="165">
+        <v>1</v>
+      </c>
+      <c r="K19" s="165">
+        <v>1</v>
+      </c>
+      <c r="L19" s="179">
+        <v>0</v>
+      </c>
+      <c r="M19" s="165">
+        <v>1</v>
+      </c>
+      <c r="N19" s="165">
+        <v>18</v>
+      </c>
+      <c r="O19" s="165">
+        <v>126</v>
+      </c>
+      <c r="P19" s="165">
+        <v>11</v>
+      </c>
+      <c r="Q19" s="165">
         <v>33</v>
       </c>
-      <c r="D2" s="28"/>
-[...298 lines deleted...]
-      <c r="C14" s="55" t="s">
+      <c r="R19" s="165">
         <v>7</v>
       </c>
-      <c r="D14" s="55" t="s">
-[...217 lines deleted...]
-      <c r="B20" s="33"/>
+      <c r="S19" s="180">
+        <v>93</v>
+      </c>
+      <c r="T19" s="145">
+        <v>217</v>
+      </c>
+      <c r="U19" s="36"/>
+      <c r="V19" s="35"/>
+      <c r="W19" s="69">
+        <v>678</v>
+      </c>
+      <c r="X19" s="36"/>
+      <c r="Y19" s="36"/>
+    </row>
+    <row r="20" spans="1:25" s="2" customFormat="1" ht="30" customHeight="1">
+      <c r="A20" s="45"/>
+      <c r="B20" s="59"/>
       <c r="C20" s="60"/>
       <c r="D20" s="60"/>
       <c r="E20" s="60"/>
       <c r="F20" s="60"/>
       <c r="G20" s="60"/>
       <c r="H20" s="60"/>
       <c r="I20" s="60"/>
       <c r="J20" s="60"/>
       <c r="K20" s="60"/>
       <c r="L20" s="60"/>
       <c r="M20" s="60"/>
       <c r="N20" s="60"/>
       <c r="O20" s="60"/>
-      <c r="P20" s="59"/>
-[...358 lines deleted...]
-      <c r="B38" s="107" t="s">
+      <c r="P20" s="60"/>
+      <c r="Q20" s="60"/>
+      <c r="R20" s="60"/>
+      <c r="S20" s="60"/>
+      <c r="T20" s="61"/>
+      <c r="U20" s="61"/>
+      <c r="V20" s="61"/>
+      <c r="W20" s="61"/>
+      <c r="X20" s="58"/>
+      <c r="Y20" s="58"/>
+    </row>
+    <row r="21" spans="1:25" s="2" customFormat="1" ht="24.95" customHeight="1" thickBot="1">
+      <c r="A21" s="126" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21" s="126"/>
+      <c r="C21" s="126"/>
+      <c r="D21" s="126"/>
+      <c r="E21" s="126"/>
+      <c r="F21" s="126"/>
+      <c r="G21" s="127"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="11"/>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="11"/>
+      <c r="R21" s="11"/>
+      <c r="S21" s="11"/>
+      <c r="T21" s="11"/>
+      <c r="U21" s="48"/>
+      <c r="V21" s="48"/>
+      <c r="W21" s="48"/>
+      <c r="X21" s="146" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y21" s="146"/>
+    </row>
+    <row r="22" spans="1:25" s="2" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A22" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="82" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" s="83"/>
+      <c r="D22" s="83"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="83"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="84"/>
+      <c r="N22" s="83" t="s">
+        <v>55</v>
+      </c>
+      <c r="O22" s="83"/>
+      <c r="P22" s="83"/>
+      <c r="Q22" s="83"/>
+      <c r="R22" s="83"/>
+      <c r="S22" s="83"/>
+      <c r="T22" s="83"/>
+      <c r="U22" s="83"/>
+      <c r="V22" s="83"/>
+      <c r="W22" s="83"/>
+      <c r="X22" s="83"/>
+      <c r="Y22" s="83"/>
+    </row>
+    <row r="23" spans="1:25" s="2" customFormat="1" ht="50.1" customHeight="1">
+      <c r="A23" s="75"/>
+      <c r="B23" s="117" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="118"/>
+      <c r="D23" s="118" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23" s="118"/>
+      <c r="F23" s="118"/>
+      <c r="G23" s="118"/>
+      <c r="H23" s="118"/>
+      <c r="I23" s="118" t="s">
+        <v>64</v>
+      </c>
+      <c r="J23" s="118"/>
+      <c r="K23" s="118"/>
+      <c r="L23" s="118"/>
+      <c r="M23" s="125"/>
+      <c r="N23" s="150" t="s">
+        <v>57</v>
+      </c>
+      <c r="O23" s="141"/>
+      <c r="P23" s="140" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q23" s="141"/>
+      <c r="R23" s="140" t="s">
+        <v>59</v>
+      </c>
+      <c r="S23" s="141"/>
+      <c r="T23" s="140" t="s">
+        <v>60</v>
+      </c>
+      <c r="U23" s="141"/>
+      <c r="V23" s="140" t="s">
+        <v>61</v>
+      </c>
+      <c r="W23" s="141"/>
+      <c r="X23" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="Y23" s="17"/>
+    </row>
+    <row r="24" spans="1:25" s="2" customFormat="1" ht="50.1" customHeight="1" thickBot="1">
+      <c r="A24" s="76"/>
+      <c r="B24" s="119"/>
+      <c r="C24" s="120"/>
+      <c r="D24" s="120" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="120"/>
+      <c r="F24" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="G24" s="120" t="s">
         <v>66</v>
       </c>
-      <c r="C38" s="111"/>
-[...84 lines deleted...]
-      <c r="S41" s="142"/>
+      <c r="H24" s="120"/>
+      <c r="I24" s="120" t="s">
+        <v>21</v>
+      </c>
+      <c r="J24" s="120"/>
+      <c r="K24" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="L24" s="120" t="s">
+        <v>66</v>
+      </c>
+      <c r="M24" s="124"/>
+      <c r="N24" s="75"/>
+      <c r="O24" s="151"/>
+      <c r="P24" s="152"/>
+      <c r="Q24" s="151"/>
+      <c r="R24" s="152"/>
+      <c r="S24" s="151"/>
+      <c r="T24" s="142"/>
+      <c r="U24" s="143"/>
+      <c r="V24" s="142"/>
+      <c r="W24" s="143"/>
+      <c r="X24" s="147"/>
+      <c r="Y24" s="147"/>
+    </row>
+    <row r="25" spans="1:25" s="2" customFormat="1" ht="27.95" customHeight="1" thickBot="1">
+      <c r="A25" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="41">
+        <v>1945</v>
+      </c>
+      <c r="C25" s="22"/>
+      <c r="D25" s="22">
+        <v>1648</v>
+      </c>
+      <c r="E25" s="22"/>
+      <c r="F25" s="22">
+        <v>245</v>
+      </c>
+      <c r="G25" s="22">
+        <v>1403</v>
+      </c>
+      <c r="H25" s="22"/>
+      <c r="I25" s="22">
+        <v>297</v>
+      </c>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22">
+        <v>37</v>
+      </c>
+      <c r="L25" s="22">
+        <v>260</v>
+      </c>
+      <c r="M25" s="153"/>
+      <c r="N25" s="144">
+        <v>177</v>
+      </c>
+      <c r="O25" s="28"/>
+      <c r="P25" s="139">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="28"/>
+      <c r="R25" s="139">
+        <v>15</v>
+      </c>
+      <c r="S25" s="28"/>
+      <c r="T25" s="139">
+        <v>57</v>
+      </c>
+      <c r="U25" s="28"/>
+      <c r="V25" s="139">
+        <v>76</v>
+      </c>
+      <c r="W25" s="28"/>
+      <c r="X25" s="139">
+        <v>15</v>
+      </c>
+      <c r="Y25" s="144"/>
+    </row>
+    <row r="26" spans="1:25" s="2" customFormat="1" ht="18" customHeight="1">
+      <c r="A26" s="148" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="149"/>
+      <c r="C26" s="149"/>
+      <c r="D26" s="149"/>
+      <c r="E26" s="149"/>
+      <c r="F26" s="149"/>
+      <c r="G26" s="149"/>
+      <c r="H26" s="149"/>
+      <c r="I26" s="149"/>
+      <c r="J26" s="149"/>
+      <c r="K26" s="149"/>
+      <c r="L26" s="149"/>
+      <c r="M26" s="149"/>
+      <c r="N26" s="148"/>
+      <c r="O26" s="148"/>
+      <c r="P26" s="148"/>
+      <c r="Q26" s="148"/>
+      <c r="R26" s="148"/>
+      <c r="S26" s="148"/>
+      <c r="T26" s="148"/>
+      <c r="U26" s="148"/>
+      <c r="V26" s="148"/>
+      <c r="W26" s="148"/>
+      <c r="X26" s="148"/>
+      <c r="Y26" s="148"/>
+    </row>
+    <row r="27" spans="1:25" ht="18" customHeight="1">
+      <c r="A27" s="149"/>
+      <c r="B27" s="149"/>
+      <c r="C27" s="149"/>
+      <c r="D27" s="149"/>
+      <c r="E27" s="149"/>
+      <c r="F27" s="149"/>
+      <c r="G27" s="149"/>
+      <c r="H27" s="149"/>
+      <c r="I27" s="149"/>
+      <c r="J27" s="149"/>
+      <c r="K27" s="149"/>
+      <c r="L27" s="149"/>
+      <c r="M27" s="149"/>
+      <c r="N27" s="149"/>
+      <c r="O27" s="149"/>
+      <c r="P27" s="149"/>
+      <c r="Q27" s="149"/>
+      <c r="R27" s="149"/>
+      <c r="S27" s="149"/>
+      <c r="T27" s="149"/>
+      <c r="U27" s="149"/>
+      <c r="V27" s="149"/>
+      <c r="W27" s="149"/>
+      <c r="X27" s="149"/>
+      <c r="Y27" s="149"/>
+    </row>
+    <row r="28" spans="1:25" ht="18" customHeight="1">
+      <c r="A28" s="122" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="122"/>
+      <c r="C28" s="122"/>
+      <c r="D28" s="122"/>
+      <c r="E28" s="122"/>
+      <c r="F28" s="122"/>
+      <c r="G28" s="122"/>
+      <c r="H28" s="122"/>
+      <c r="I28" s="122"/>
+      <c r="J28" s="122"/>
+      <c r="K28" s="122"/>
+      <c r="L28" s="122"/>
+      <c r="M28" s="122"/>
+      <c r="N28" s="122"/>
+      <c r="O28" s="122"/>
+      <c r="P28" s="122"/>
+      <c r="Q28" s="122"/>
+      <c r="R28" s="122"/>
+      <c r="S28" s="122"/>
+      <c r="T28" s="122"/>
+      <c r="U28" s="187" t="s">
+        <v>79</v>
+      </c>
+      <c r="V28" s="121"/>
+      <c r="W28" s="121"/>
+      <c r="X28" s="121"/>
+      <c r="Y28" s="121"/>
+    </row>
+    <row r="29" spans="1:25" ht="18" customHeight="1">
+      <c r="A29" s="122" t="s">
+        <v>82</v>
+      </c>
+      <c r="B29" s="122"/>
+      <c r="C29" s="122"/>
+      <c r="D29" s="122"/>
+      <c r="E29" s="122"/>
+      <c r="F29" s="122"/>
+      <c r="G29" s="122"/>
+      <c r="H29" s="122"/>
+      <c r="I29" s="122"/>
+      <c r="J29" s="122"/>
+      <c r="K29" s="122"/>
+      <c r="L29" s="122"/>
+      <c r="M29" s="122"/>
+      <c r="N29" s="122"/>
+      <c r="O29" s="122"/>
+      <c r="P29" s="122"/>
+      <c r="Q29" s="122"/>
+      <c r="R29" s="122"/>
+      <c r="S29" s="122"/>
+      <c r="T29" s="122"/>
+      <c r="U29" s="122"/>
+      <c r="V29" s="122"/>
+      <c r="W29" s="122"/>
+      <c r="X29" s="122"/>
+      <c r="Y29" s="122"/>
+    </row>
+    <row r="30" spans="1:24" ht="18" customHeight="1" hidden="1">
+      <c r="A30" s="173">
+        <v>217</v>
+      </c>
+      <c r="B30" s="173">
+        <v>678</v>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
+      <c r="N30" s="4"/>
+      <c r="O30" s="4"/>
+      <c r="P30" s="4"/>
+      <c r="Q30" s="4"/>
+      <c r="R30" s="4"/>
+      <c r="S30" s="4"/>
+      <c r="T30" s="4"/>
+      <c r="U30" s="4"/>
+      <c r="V30" s="4"/>
+      <c r="W30" s="4"/>
+      <c r="X30" s="4"/>
+    </row>
+    <row r="31" spans="1:24" ht="21.75" customHeight="1" hidden="1">
+      <c r="A31" s="173">
+        <v>1945</v>
+      </c>
+      <c r="B31" s="173">
+        <v>1648</v>
+      </c>
+      <c r="C31" s="173">
+        <v>245</v>
+      </c>
+      <c r="D31" s="173">
+        <v>1403</v>
+      </c>
+      <c r="E31" s="173">
+        <v>297</v>
+      </c>
+      <c r="F31" s="173">
+        <v>37</v>
+      </c>
+      <c r="G31" s="173">
+        <v>260</v>
+      </c>
+      <c r="H31" s="4"/>
+      <c r="I31" s="4"/>
+      <c r="J31" s="4"/>
+      <c r="K31" s="4"/>
+      <c r="L31" s="4"/>
+      <c r="M31" s="4"/>
+      <c r="N31" s="4"/>
+      <c r="O31" s="4"/>
+      <c r="P31" s="4"/>
+      <c r="Q31" s="4"/>
+      <c r="R31" s="4"/>
+      <c r="S31" s="4"/>
+      <c r="T31" s="4"/>
+      <c r="U31" s="4"/>
+      <c r="V31" s="4"/>
+      <c r="W31" s="4"/>
+      <c r="X31" s="4"/>
+    </row>
+    <row r="32" spans="1:24" ht="18" customHeight="1" hidden="1">
+      <c r="A32" s="173">
+        <v>177</v>
+      </c>
+      <c r="B32" s="173">
+        <v>13</v>
+      </c>
+      <c r="C32" s="173">
+        <v>15</v>
+      </c>
+      <c r="D32" s="173">
+        <v>57</v>
+      </c>
+      <c r="E32" s="173">
+        <v>76</v>
+      </c>
+      <c r="F32" s="173">
+        <v>15</v>
+      </c>
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="4"/>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="4"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="S32" s="4"/>
+      <c r="T32" s="4"/>
+      <c r="U32" s="4"/>
+      <c r="V32" s="4"/>
+      <c r="W32" s="4"/>
+      <c r="X32" s="4"/>
+    </row>
+    <row r="33" spans="1:24" ht="18" customHeight="1">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="4"/>
+      <c r="E33" s="4"/>
+      <c r="F33" s="4"/>
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="J33" s="4"/>
+      <c r="K33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="4"/>
+      <c r="S33" s="4"/>
+      <c r="T33" s="4"/>
+      <c r="U33" s="4"/>
+      <c r="V33" s="4"/>
+      <c r="W33" s="4"/>
+      <c r="X33" s="4"/>
     </row>
   </sheetData>
-  <protectedRanges>
-[...18 lines deleted...]
-    <mergeCell ref="P12:S12"/>
+  <mergeCells count="79">
+    <mergeCell ref="V25:W25"/>
+    <mergeCell ref="A26:Y27"/>
+    <mergeCell ref="B22:M22"/>
+    <mergeCell ref="N22:Y22"/>
+    <mergeCell ref="N23:O24"/>
+    <mergeCell ref="P23:Q24"/>
+    <mergeCell ref="R23:S24"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="P25:Q25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T19:V19"/>
+    <mergeCell ref="W19:Y19"/>
+    <mergeCell ref="T23:U24"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="X23:Y24"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="V23:W24"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="R17:S17"/>
+    <mergeCell ref="T17:V18"/>
+    <mergeCell ref="W17:Y18"/>
+    <mergeCell ref="N16:S16"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="H10:M10"/>
+    <mergeCell ref="N10:S10"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="B15:S15"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="H16:M16"/>
+    <mergeCell ref="R11:S11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="T15:Y16"/>
+    <mergeCell ref="A8:L8"/>
+    <mergeCell ref="A6:Y6"/>
+    <mergeCell ref="A7:Y7"/>
+    <mergeCell ref="W8:Y8"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="A29:Y29"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="D23:H23"/>
+    <mergeCell ref="I23:M23"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="T25:U25"/>
+    <mergeCell ref="U28:Y28"/>
+    <mergeCell ref="A28:T28"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A15:A18"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A9:A12"/>
+    <mergeCell ref="B5:S5"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:Y5"/>
+    <mergeCell ref="T10:Y10"/>
+    <mergeCell ref="B9:Y9"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="B10:G10"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
-[...3 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" orientation="landscape" horizontalDpi="1200"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Company>金諄資訊(股)公司</Company>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>彭譯葶</dc:creator>
+<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator>金諄資訊(股)公司</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>