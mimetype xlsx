--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -1,644 +1,409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr codeName="ThisWorkbook"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.21.8\綜規組\性騷擾業務●\10.半年報表\115上半年\115半年報上半(第一次修正)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B7F872D-B87F-40CF-8C56-2919E6FBF8BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
-    <sheet name="10730-06-14" sheetId="1" r:id="rId1"/>
-    <sheet name="10730-06-14-2" sheetId="2" r:id="rId2"/>
+    <sheet name="10740-03-01" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="pp" localSheetId="1">'10730-06-14-2'!$A$4:$X$27</definedName>
-    <definedName name="pp">'10730-06-14'!$A$4:$X$23</definedName>
+    <definedName name="pp">'10740-03-01'!$A$3:$S$15</definedName>
   </definedNames>
-  <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
+  <calcPr calcId="125725"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
   <si>
     <t>公　開　類</t>
   </si>
   <si>
+    <t>依據直轄市、縣（市）政府社會處(局)或家庭暴力及性侵害防治中心辦理之各項性騷擾防治服務業務資料彙編。</t>
+  </si>
+  <si>
+    <t>項目別</t>
+  </si>
+  <si>
+    <t>件數</t>
+  </si>
+  <si>
+    <t>註：係指依性騷擾防治法第25條所移送之案件。</t>
+  </si>
+  <si>
+    <t>申訴審議事件來源</t>
+  </si>
+  <si>
+    <t>警察機關</t>
+  </si>
+  <si>
+    <t>申訴事件審議結果</t>
+  </si>
+  <si>
     <t>總計</t>
   </si>
   <si>
-    <t>項目別</t>
-[...8 lines deleted...]
-    <t>司(法)政單位(含憲兵隊)</t>
+    <t>成立</t>
+  </si>
+  <si>
+    <t>不成立</t>
+  </si>
+  <si>
+    <t>調解事件調解結果</t>
+  </si>
+  <si>
+    <t>移送司法偵查
+(註)</t>
+  </si>
+  <si>
+    <t>政府機關（構）
+、部隊、學校</t>
+  </si>
+  <si>
+    <t>直轄市、縣（市）
+主管機關</t>
+  </si>
+  <si>
+    <t>表    號</t>
   </si>
   <si>
     <t>單位：件</t>
   </si>
   <si>
-    <t>113
-[...248 lines deleted...]
-  <si>
     <t>編製機關</t>
   </si>
   <si>
-    <t>表　　號</t>
-[...20 lines deleted...]
-    <t>民國115年 8月 5日 08:46:20 印製</t>
+    <t>民國115年 8月26日 09:49:52 印製</t>
   </si>
   <si>
     <t>本表編製2份，1份送主計處，1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。</t>
   </si>
   <si>
-    <t>資料來源：依據本府轄區內脆弱家庭資料彙整。</t>
+    <t>桃園市(家庭暴力暨性侵害防治中心)</t>
+  </si>
+  <si>
+    <t>半　年　報</t>
+  </si>
+  <si>
+    <t>每半年終了後2個月內編送</t>
+  </si>
+  <si>
+    <t>10740-03-01-2</t>
+  </si>
+  <si>
+    <t>桃園市性騷擾申訴事件審議結果（適用於113年下半年起）</t>
+  </si>
+  <si>
+    <t>中華民國115年下半年(7月至12月)</t>
+  </si>
+  <si>
+    <t>填表　　　　　　　　　　　　　　　　　審核　　　　　　　　　　　　　　　　　業務主管人員　　　　　　　　　　　　　　　　　機關首長
+　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　主辦統計人員</t>
+  </si>
+  <si>
+    <t>資料來源：依據直轄市、縣（市）政府社會處(局)或家庭暴力及性侵害防治中心辦理之各項性騷擾防治服務業務資料彙編。</t>
   </si>
   <si>
     <t>填表說明：本表編製2份，1份送主計處，1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>修正原因：申訴審議事件來源警察機關誤植為195件</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>桃園市性騷擾申訴事件審議結果</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="24"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>(第一次修正)</t>
+    </r>
+    <phoneticPr fontId="24" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-[...29 lines deleted...]
-    <numFmt numFmtId="192" formatCode="##,##0;-##,##0;&quot;－&quot;"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="3">
+    <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="177" formatCode="#,##0.0000;\-#,##0.0000;&quot;－&quot;"/>
+    <numFmt numFmtId="178" formatCode="#,###,##0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
-      <charset val="136"/>
-[...3 lines deleted...]
-      <name val="新細明體"/>
+      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF9C6500"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF006100"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFA7D00"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFA7D00"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF3F3F76"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF9C0006"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
-[...40 lines deleted...]
-      <charset val="0"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
+      <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="新細明體"/>
-[...126 lines deleted...]
-      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
-      <charset val="136"/>
-[...8 lines deleted...]
-      <sz val="12"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
-      <charset val="0"/>
-[...4 lines deleted...]
-      <charset val="0"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
-      <patternFill patternType="none">
-[...13 lines deleted...]
-      </patternFill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
@@ -706,4201 +471,1661 @@
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFEB9C"/>
-[...18 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
-        <bgColor indexed="65"/>
-[...17 lines deleted...]
-        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="71">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
-        <color rgb="FF8001"/>
+        <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
-        <color rgb="3F3F3F"/>
-[...27 lines deleted...]
-        <color indexed="64"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...63 lines deleted...]
-      </top>
       <bottom/>
-      <diagonal/>
-[...39 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
-        <color indexed="64"/>
-[...206 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...294 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="51">
-[...77 lines deleted...]
-    <xf xxid="37" numFmtId="0" fontId="9" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+  <cellStyleXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="25" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="28" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="29" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="31" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="32" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+  </cellStyleXfs>
+  <cellXfs count="55">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf xxid="38" numFmtId="0" fontId="15" fillId="21" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
-[...77 lines deleted...]
-    <xf xxid="66" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="67" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="68" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="72" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf xxid="73" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="74" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="75" numFmtId="183" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="77" numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="78" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf xxid="85" numFmtId="168" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="86" numFmtId="188" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="88" numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="89" numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="90" numFmtId="176" fontId="1" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="91" numFmtId="176" fontId="1" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="92" numFmtId="176" fontId="1" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="94" numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="95" numFmtId="176" fontId="1" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="96" numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="97" numFmtId="176" fontId="1" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...456 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="51">
-[...50 lines deleted...]
-    <cellStyle name="警告文字" xfId="64"/>
+  <cellStyles count="42">
+    <cellStyle name="20% - 輔色1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - 輔色2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - 輔色3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - 輔色4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - 輔色5" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - 輔色6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="40% - 輔色1" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="40% - 輔色2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="40% - 輔色3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="40% - 輔色4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="40% - 輔色5" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="40% - 輔色6" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="60% - 輔色1" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="60% - 輔色2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="60% - 輔色3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="60% - 輔色4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="60% - 輔色5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="60% - 輔色6" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="一般" xfId="0" builtinId="0"/>
+    <cellStyle name="中等" xfId="19" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="合計" xfId="20" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="好" xfId="21" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="計算方式" xfId="22" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="連結的儲存格" xfId="23" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="備註" xfId="24" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="說明文字" xfId="25" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="輔色1" xfId="26" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="輔色2" xfId="27" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="輔色3" xfId="28" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="輔色4" xfId="29" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="輔色5" xfId="30" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="輔色6" xfId="31" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="標題" xfId="32" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="標題 1" xfId="33" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="標題 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="標題 3" xfId="35" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="標題 4" xfId="36" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="輸入" xfId="37" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="輸出" xfId="38" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="檢查儲存格" xfId="39" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="壞" xfId="40" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="警告文字" xfId="41" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
   </cellStyles>
-  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
+  <dxfs count="0"/>
+  <tableStyles count="0"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <dimension ref="A1:X26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:S26"/>
   <sheetViews>
-    <sheetView topLeftCell="A17" zoomScale="85" zoomScaleNormal="85" view="normal" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N8" sqref="N8:O9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultRowHeight="12" baseColWidth="0"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18.83203125" style="0" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="24" width="0.1640625" customWidth="1"/>
+    <col min="1" max="1" width="22.83203125" customWidth="1"/>
+    <col min="2" max="19" width="11.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" s="4" customFormat="1" ht="31.5" customHeight="1" hidden="1">
-      <c r="A1" s="177" t="s">
+    <row r="1" spans="1:19" s="2" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="177" t="s">
-[...21 lines deleted...]
-      <c r="X1" s="6"/>
+      <c r="B1" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
     </row>
-    <row r="2" spans="1:24" s="4" customFormat="1" ht="31.5" customHeight="1" hidden="1">
-[...11 lines deleted...]
-      <c r="X2" s="6"/>
+    <row r="2" spans="1:19" s="2" customFormat="1" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
     </row>
-    <row r="3" spans="1:24" s="4" customFormat="1" ht="28.5" customHeight="1" hidden="1">
-[...11 lines deleted...]
-      <c r="X3" s="6"/>
+    <row r="3" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
     </row>
-    <row r="4" spans="1:24" customFormat="1" ht="18" customHeight="1" thickBot="1">
-[...29 lines deleted...]
-      <c r="X4" s="72"/>
+    <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="36"/>
+      <c r="O4" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
     </row>
-    <row r="5" spans="1:24" customFormat="1" ht="18" customHeight="1" thickBot="1">
-[...31 lines deleted...]
-      <c r="X5" s="72"/>
+    <row r="5" spans="1:19" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
     </row>
-    <row r="6" spans="1:24" ht="36" customHeight="1">
-[...25 lines deleted...]
-      <c r="X6" s="8"/>
+    <row r="6" spans="1:19" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="10"/>
+      <c r="S6" s="11" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="7" spans="1:24" ht="24" customHeight="1">
-[...25 lines deleted...]
-      <c r="X7" s="7"/>
+    <row r="7" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="52"/>
+      <c r="R7" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="S7" s="29"/>
     </row>
-    <row r="8" spans="1:24" ht="18" customHeight="1" thickBot="1">
-      <c r="A8" s="13" t="s">
+    <row r="8" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46"/>
+      <c r="B8" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="25"/>
+      <c r="D8" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="25"/>
+      <c r="F8" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="21"/>
+      <c r="H8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="21"/>
+      <c r="J8" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="13"/>
-[...23 lines deleted...]
-      <c r="X8" s="16"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="M8" s="25"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="21"/>
+      <c r="P8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q8" s="25"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="31"/>
     </row>
-    <row r="9" spans="1:24" ht="21.95" customHeight="1">
-[...27 lines deleted...]
-      <c r="X9" s="16"/>
+    <row r="9" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="22"/>
+      <c r="O9" s="23"/>
+      <c r="P9" s="26"/>
+      <c r="Q9" s="27"/>
+      <c r="R9" s="26"/>
+      <c r="S9" s="32"/>
     </row>
-    <row r="10" spans="1:24" ht="21.95" customHeight="1">
-[...21 lines deleted...]
-      <c r="T10" s="100" t="s">
+    <row r="10" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="40">
+        <v>197</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="D10" s="18">
         <v>13</v>
       </c>
-      <c r="U10" s="78"/>
-[...2 lines deleted...]
-      <c r="X10" s="16"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="18">
+        <v>3</v>
+      </c>
+      <c r="G10" s="19"/>
+      <c r="H10" s="18">
+        <v>213</v>
+      </c>
+      <c r="I10" s="19"/>
+      <c r="J10" s="18">
+        <v>148</v>
+      </c>
+      <c r="K10" s="19"/>
+      <c r="L10" s="18">
+        <v>65</v>
+      </c>
+      <c r="M10" s="19"/>
+      <c r="N10" s="18">
+        <v>9</v>
+      </c>
+      <c r="O10" s="19"/>
+      <c r="P10" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="19"/>
+      <c r="R10" s="18">
+        <v>45</v>
+      </c>
+      <c r="S10" s="44"/>
     </row>
-    <row r="11" spans="1:24" s="1" customFormat="1" ht="140.1" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B11" s="89" t="s">
+    <row r="11" spans="1:19" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="42"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="42"/>
+      <c r="R11" s="42"/>
+      <c r="S11" s="42"/>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+      <c r="J13" s="37"/>
+      <c r="K13" s="37"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="43"/>
+      <c r="R13" s="43"/>
+      <c r="S13" s="43"/>
+    </row>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="37"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
+      <c r="J14" s="37"/>
+      <c r="K14" s="37"/>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="37"/>
+      <c r="O14" s="37"/>
+      <c r="P14" s="37"/>
+      <c r="Q14" s="37"/>
+      <c r="R14" s="37"/>
+      <c r="S14" s="37"/>
+    </row>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="4"/>
+    </row>
+    <row r="16" spans="1:19" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13">
+        <v>197</v>
+      </c>
+      <c r="B16" s="13">
+        <v>13</v>
+      </c>
+      <c r="C16" s="14">
+        <v>3</v>
+      </c>
+      <c r="D16" s="14">
+        <v>213</v>
+      </c>
+      <c r="E16" s="14">
+        <v>148</v>
+      </c>
+      <c r="F16" s="14">
+        <v>65</v>
+      </c>
+      <c r="G16" s="14">
+        <v>9</v>
+      </c>
+      <c r="H16" s="14">
         <v>1</v>
       </c>
-      <c r="C11" s="56"/>
-[...58 lines deleted...]
-      <c r="X11" s="9"/>
+      <c r="I16" s="14">
+        <v>45</v>
+      </c>
     </row>
-    <row r="12" spans="1:24" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
-[...684 lines deleted...]
-    </row>
+    <row r="17" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="18" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="19" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="20" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="21" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="22" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="23" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="24" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="25" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="26" hidden="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="42">
-[...41 lines deleted...]
-    <mergeCell ref="E20:E22"/>
+  <mergeCells count="33">
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="D8:E9"/>
+    <mergeCell ref="F8:G9"/>
+    <mergeCell ref="H7:M7"/>
+    <mergeCell ref="N7:Q7"/>
+    <mergeCell ref="B6:Q6"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="A14:S14"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B8:C9"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="H8:I9"/>
+    <mergeCell ref="J8:K9"/>
+    <mergeCell ref="A11:S11"/>
+    <mergeCell ref="P8:Q9"/>
+    <mergeCell ref="P13:S13"/>
+    <mergeCell ref="A13:O13"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="N8:O9"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="L8:M9"/>
+    <mergeCell ref="R7:S9"/>
   </mergeCells>
-  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...1365 lines deleted...]
-  </mergeCells>
+  <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" horizontalDpi="1200"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>工作表</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>具名範圍</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>10740-03-01</vt:lpstr>
+      <vt:lpstr>pp</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>金諄資訊(股)公司</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>金諄資訊(股)公司</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>