--- v0 (2026-06-14)
+++ v1 (2026-08-05)
@@ -1,1475 +1,1761 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\工作資料\=規費收入繳款\=水利署公務統計報表\114年度\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\socpc113-bcfca6\SHARE3.0\４－災害救助\1-災害防救業務(更新版)\11-災害救助金\3-統計數據及報表（常用數據、季報表）\1.季報表\115年度\上半年\第一次修正\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52FD287B-C6AB-4036-9F54-AE9860D15905}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{712FB967-B4D0-4C43-9187-1B4EBCAD5329}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="27585" windowHeight="11640" tabRatio="599" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="11242-03-03-2(1)" sheetId="15" r:id="rId1"/>
-    <sheet name="11242-03-03-2(2)" sheetId="16" r:id="rId2"/>
+    <sheet name="115上半年彙整(上傳系統)" sheetId="4" r:id="rId1"/>
+    <sheet name="115上半年彙整(有臨短安)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'11242-03-03-2(2)'!$A$1:$S$41</definedName>
+    <definedName name="pp" localSheetId="0">'115上半年彙整(上傳系統)'!$A$3:$M$53</definedName>
+    <definedName name="pp" localSheetId="1">'115上半年彙整(有臨短安)'!$A$3:$M$53</definedName>
+    <definedName name="pp">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'115上半年彙整(上傳系統)'!$3:$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'115上半年彙整(有臨短安)'!$3:$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <webPublishObjects count="1">
+    <webPublishObject id="22496" divId="縣市已登記面積筆數_22496" sourceObject="pp" destinationFile="D:\90bbs\bbs01.htm"/>
+  </webPublishObjects>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C53" i="4" l="1"/>
+  <c r="A53" i="4"/>
+  <c r="C52" i="4"/>
+  <c r="A52" i="4"/>
+  <c r="A51" i="4"/>
+  <c r="Q13" i="4"/>
+  <c r="Q12" i="4"/>
+  <c r="Q11" i="4"/>
+  <c r="Q10" i="4" s="1"/>
+  <c r="A10" i="4"/>
+  <c r="T13" i="2" l="1"/>
+  <c r="T12" i="2"/>
+  <c r="T11" i="2"/>
+  <c r="C53" i="2"/>
+  <c r="A53" i="2"/>
+  <c r="C52" i="2"/>
+  <c r="A52" i="2"/>
+  <c r="A51" i="2"/>
+  <c r="A10" i="2"/>
+  <c r="T10" i="2" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="56">
   <si>
-    <t>編製機關</t>
-[...15 lines deleted...]
-    <t>機關別</t>
+    <t>災害種類</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>核准採取數量</t>
+    <t>戶</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>面積</t>
+    <t>人</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>應收</t>
+    <t>失蹤</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>實收</t>
+    <t>重傷</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>滯納金</t>
+    <t>其他</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>未收數</t>
+    <t>總計</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>公  開  類</t>
+    <t>現金</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>編製機關</t>
+    <t>實物</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>表    號</t>
+    <t>受災人數(人)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>公    開    類</t>
-[...2 lines deleted...]
-    <t>或</t>
+    <t>收容所</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>排水別</t>
+    <t>所數</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>面　積</t>
-[...8 lines deleted...]
-    <t>海堤別</t>
+    <t>一般戶</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>(8)=(5)-
-[(6)-(7)]</t>
+    <t>原住民戶</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>(12)=(9)-
-[(10)-(11)]</t>
+    <t>原住民</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>總　　計</t>
+    <t>臨時收容災民數(人)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>河川別</t>
+    <t>住宅毀損安遷救助</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>(16)=(13)-
-[(14)-(15)]</t>
+    <t>民國111年 7月18日 08:50:49 印製</t>
+  </si>
+  <si>
+    <t>1.本表編製2份，於完成會核程序並經機關首長核章後，1份送主計處（室），1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。
+2.風災須註明颱風名稱。
+3.每發生1次災害填寫1列資料，同1鄉鎮市(區)如發生2次以上同種類災害，需填報2列以上資料。
+4.有關「空投」人數統計請納入「受災人數/其他」統計。
+5.「收容所/所數」：指災害發生時，各鄉、鎮、市(區)實際開設收容場所總數。</t>
+  </si>
+  <si>
+    <t>桃園市政府(社會局)</t>
+  </si>
+  <si>
+    <t>季　　　報</t>
+  </si>
+  <si>
+    <t>每季終了後20日內編送</t>
+  </si>
+  <si>
+    <t>10720-03-01-2</t>
+  </si>
+  <si>
+    <t>桃園市遭受災害救助情形</t>
+  </si>
+  <si>
+    <t>中華民國111年第2季( 4月至6月 )</t>
+  </si>
+  <si>
+    <t>依據各公所報送本府資料彙編。</t>
+  </si>
+  <si>
+    <t>備　　註</t>
+  </si>
+  <si>
+    <t>公　開　類</t>
+  </si>
+  <si>
+    <t>火災</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>剩餘金額</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>市府核撥數額</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>(20)=(17)-
-[(18)-(19)]</t>
+    <t>災害區域
+(鄉鎮市區)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>(24)=(21)-
-[(22)-(23)]</t>
+    <t>災害發生日期
+(年/月/日)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>填  表</t>
+    <t>財物受損影響生計者(戶)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>桃園市政府水務局</t>
+    <t>救助金額(元)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>2.「應收」欄不含災欠款。</t>
+    <t>死亡</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>資料來源：根據桃園市政府水務局資料彙編。</t>
+    <t>桃園市ＯＯ區114年遭受災害救助情形表</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>天數</t>
+    <phoneticPr fontId="4" type="noConversion"/>
+  </si>
+  <si>
+    <t>臨時短期安置(旅館)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
-    <t>次年1月底前編報</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>地震</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>業務主管人員</t>
-[...99 lines deleted...]
-    <t>總　　計</t>
+    <t>八德區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
     <r>
-      <t>年</t>
-[...1 lines deleted...]
-    <r>
       <rPr>
         <sz val="12"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <color theme="4"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
       </rPr>
-      <t xml:space="preserve">  </t>
+      <t>新屋</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>度</t>
+      <t>區</t>
     </r>
-    <r>
-[...16 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...53 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>大園區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>面積單位：公頃</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <t>大溪區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>數量單位：立方公尺</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <t>中壢區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>金額單位：新臺幣元</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <t>平鎮區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>長度單位：公尺</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <t>豪雨</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>1.本表應於編製期限內經網際網路線上傳送至桃園市政府公務統計行政管理系統，並編製紙本1份送經濟部水利署。</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>楊梅區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>填表說明：</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>龍潭區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>3.一般使用中之面積和長度請依許可使用費計價單位擇一填列即可。</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <t>龜山區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>桃園市政府水務局</t>
-    <phoneticPr fontId="11" type="noConversion"/>
+    <t>蘆竹區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>11242-03-03-2</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>觀音區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>中華民國114年度</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>-</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>民國115年4月13日編製</t>
-    <phoneticPr fontId="8" type="noConversion"/>
+    <t>新屋區</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>桃園市河川、排水、海堤公地許可使用費徵收情形-舊欠(續)(第1次修正表)</t>
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>桃園市115年遭受災害救助情形表第一次修正表</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
   <si>
-    <t>修正說明：原大漢溪舊欠金額33560元已於105年度轉列呆帳，且已不可再執行，故刪除。</t>
-[...4 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+    <t>本案因中壢區災害發生日期誤繕，爰進行第一次修正。</t>
+    <phoneticPr fontId="4" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="179" formatCode="#,##0.00000_);[Red]\(#,##0.00000\)"/>
+  <numFmts count="6">
+    <numFmt numFmtId="176" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="###,##0;\-###,##0;&quot;     －&quot;"/>
+    <numFmt numFmtId="178" formatCode="###,##0"/>
+    <numFmt numFmtId="179" formatCode="###,###,##0"/>
+    <numFmt numFmtId="180" formatCode="##,###,##0"/>
+    <numFmt numFmtId="181" formatCode="##,###,##0;\-##,###,##0;&quot;        －&quot;"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
-      <sz val="12"/>
+      <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="11"/>
-[...23 lines deleted...]
-      <sz val="8"/>
+      <sz val="24"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color rgb="FF000000"/>
+      <sz val="10"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="新細明體"/>
-      <family val="3"/>
+      <name val="標楷體"/>
+      <family val="4"/>
       <charset val="136"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
+      <sz val="12"/>
+      <color theme="4"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="18">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...27 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...20 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
       <top/>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="centerContinuous" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...255 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="179" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
-    <cellStyle name="一般_11120101" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="千分位[0]_11120101" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...67 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>40024</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:rowOff>12651</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
+    <xdr:sp macro="" textlink="A1">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21809" name="Line 2">
+        <xdr:cNvPr id="2" name="報表類別">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59C8DF7B-78D7-4FAD-B6CC-D91BE60F0195}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DE26FF0-D5E1-4912-866B-5664D754C3BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
-          <a:spLocks noChangeShapeType="1"/>
+          <a:spLocks noChangeArrowheads="1" noTextEdit="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1543050" y="933450"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="9525" y="0"/>
+          <a:ext cx="1463059" cy="241251"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-        <a:ln w="9525">
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
           <a:solidFill>
-            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:round/>
+          <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
-        <a:extLst>
-[...5 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:fld id="{48EBD614-EB9D-436A-BF51-2CB273CC7C7E}" type="TxLink">
+            <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體"/>
+              <a:ea typeface="標楷體"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:pPr algn="ctr" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:t>公　開　類</a:t>
+          </a:fld>
+          <a:endParaRPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="標楷體"/>
+            <a:ea typeface="標楷體"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:rowOff>12651</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:colOff>40024</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
+    <xdr:sp macro="" textlink="C1">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21810" name="Line 3">
+        <xdr:cNvPr id="3" name="報表週期">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82638AA6-64BD-4812-A9F4-ACB81228E643}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DEB40D1-F732-4521-8E88-F88572FD8D91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
-          <a:spLocks noChangeShapeType="1"/>
+          <a:spLocks noChangeArrowheads="1" noTextEdit="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1543050" y="933450"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="9525" y="241251"/>
+          <a:ext cx="1463059" cy="215949"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-        <a:ln w="9525">
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
           <a:solidFill>
-            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:round/>
+          <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
-        <a:extLst>
-[...5 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr lIns="72000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:fld id="{C9E40513-5C8B-4165-AAB1-6066C35D35EF}" type="TxLink">
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:pPr/>
+            <a:t>季　　　報</a:t>
+          </a:fld>
+          <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200">
+            <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+            <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>113528</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>835813</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:rowOff>12651</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21812" name="Line 5">
+        <xdr:cNvPr id="4" name="編製機關">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{251F246B-980F-45E8-A43F-19AD82DE7674}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62AC8E2E-14F5-4C5A-8A61-A95A3C8909D9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
-          <a:spLocks noChangeShapeType="1"/>
+          <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1543050" y="933450"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="13143728" y="0"/>
+          <a:ext cx="722285" cy="241251"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-        <a:ln w="9525">
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
           <a:solidFill>
-            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:round/>
+          <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
-        <a:extLst>
-[...5 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體"/>
+              <a:ea typeface="標楷體"/>
+            </a:rPr>
+            <a:t>編製機關</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>113528</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:rowOff>12651</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>304800</xdr:rowOff>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>835813</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="21813" name="Line 6">
+        <xdr:cNvPr id="5" name="表號">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D910859-7F42-44C4-BB34-86A4957A5357}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC221BA-7F3D-4540-A08F-EF4CDAE05194}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
-          <a:spLocks noChangeShapeType="1"/>
+          <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1543050" y="933450"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="13143728" y="241251"/>
+          <a:ext cx="722285" cy="215949"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體"/>
+              <a:ea typeface="標楷體"/>
+            </a:rPr>
+            <a:t>表　　號</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>835812</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>12651</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="B1">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="報表類別">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ED71123-DB33-47DD-8244-148CCEE15D06}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1" noTextEdit="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="13866012" y="0"/>
+          <a:ext cx="2638908" cy="241251"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:fld id="{C5233216-FB20-4EE3-9B49-A6F1E2111234}" type="TxLink">
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:pPr/>
+            <a:t>桃園市政府(社會局)</a:t>
+          </a:fld>
+          <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200">
+            <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+            <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>835812</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>12651</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="E1">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="報表類別">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D169B70-19CB-4840-B8BA-B417BCBCA800}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1" noTextEdit="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="13866012" y="241251"/>
+          <a:ext cx="2638908" cy="215949"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:fld id="{DB0EC575-D3D5-4E58-AED3-1FB66A84ED4C}" type="TxLink">
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:cs typeface="Times New Roman"/>
+            </a:rPr>
+            <a:pPr/>
+            <a:t>10720-03-01-2</a:t>
+          </a:fld>
+          <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200">
+            <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+            <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>104023</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>10989</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>885888</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>266700</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="報表類別">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1A55BC6-0300-4338-97C9-9DA716BA2429}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="13134223" y="925389"/>
+          <a:ext cx="3372665" cy="255711"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...3 lines deleted...]
-          <a:round/>
+        <a:ln w="19050">
+          <a:noFill/>
+          <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
-        <a:extLst>
-[...5 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="標楷體"/>
+            <a:ea typeface="標楷體"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>40024</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>12651</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="A1">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="報表類別">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{480A2975-C879-57EB-56DD-EDF9A55077E1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1" noTextEdit="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9525" y="0"/>
+          <a:ext cx="893352" cy="236769"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:fld id="{48EBD614-EB9D-436A-BF51-2CB273CC7C7E}" type="TxLink">
+            <a:rPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體"/>
+              <a:ea typeface="標楷體"/>
+            </a:rPr>
+            <a:pPr algn="ctr" rtl="0">
+              <a:defRPr sz="1000"/>
+            </a:pPr>
+            <a:t>公　開　類</a:t>
+          </a:fld>
+          <a:endParaRPr lang="en-US" altLang="zh-TW" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="標楷體"/>
+            <a:ea typeface="標楷體"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>12651</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>40024</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="C1">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="報表週期">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF43CC98-E3AF-7555-D338-37351A4CBE3A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1" noTextEdit="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="9525" y="236769"/>
+          <a:ext cx="893352" cy="237600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr lIns="72000" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:fld id="{C9E40513-5C8B-4165-AAB1-6066C35D35EF}" type="TxLink">
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200">
+              <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+            </a:rPr>
+            <a:pPr/>
+            <a:t>季　　　報</a:t>
+          </a:fld>
+          <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200">
+            <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+            <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>113528</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>835813</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>12651</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="編製機關">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ADFF705-374A-71BE-46EF-8045D6AFF375}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10378116" y="0"/>
+          <a:ext cx="722285" cy="236769"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體"/>
+              <a:ea typeface="標楷體"/>
+            </a:rPr>
+            <a:t>編製機關</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>113528</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>12651</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>835813</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="表號">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3677C16-F8E0-EF30-055F-1A65601E8F2E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10378116" y="236769"/>
+          <a:ext cx="722285" cy="237600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="標楷體"/>
+              <a:ea typeface="標楷體"/>
+            </a:rPr>
+            <a:t>表　　號</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>835812</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>12651</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="B1">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="報表類別">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{502F1BCC-8BE9-011E-81A4-F75D8AF1D340}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1" noTextEdit="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="11100400" y="0"/>
+          <a:ext cx="1938765" cy="236769"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:fld id="{C5233216-FB20-4EE3-9B49-A6F1E2111234}" type="TxLink">
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200">
+              <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+            </a:rPr>
+            <a:pPr/>
+            <a:t>桃園市政府(社會局)</a:t>
+          </a:fld>
+          <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200">
+            <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+            <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>835812</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>12651</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="E1">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="報表類別">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBDA7662-D45E-EDA8-2117-85E56CC3BC9F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1" noTextEdit="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="11100400" y="236769"/>
+          <a:ext cx="1938765" cy="237600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:fld id="{DB0EC575-D3D5-4E58-AED3-1FB66A84ED4C}" type="TxLink">
+            <a:rPr lang="zh-TW" altLang="en-US" sz="1200">
+              <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+              <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+            </a:rPr>
+            <a:pPr/>
+            <a:t>10720-03-01-2</a:t>
+          </a:fld>
+          <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200">
+            <a:latin typeface="標楷體" pitchFamily="65" charset="-120"/>
+            <a:ea typeface="標楷體" pitchFamily="65" charset="-120"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>104023</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>10989</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>885888</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>266700</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="報表類別">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF02204-7C72-0F0E-3CA5-A5BB543B3096}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10368611" y="918665"/>
+          <a:ext cx="2642042" cy="255711"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="19050">
+          <a:noFill/>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" upright="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="r" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr lang="zh-TW" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:latin typeface="標楷體"/>
+            <a:ea typeface="標楷體"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -1507,86 +1793,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1728,1995 +2012,4793 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
       <a:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
-          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+          <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst>
-[...9 lines deleted...]
-        </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:spDef>
     <a:lnDef>
       <a:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1" cy="1"/>
         </a:xfrm>
         <a:custGeom>
           <a:avLst/>
           <a:gdLst/>
           <a:ahLst/>
           <a:cxnLst/>
           <a:rect l="0" t="0" r="0" b="0"/>
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
-          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+          <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
-        <a:extLst>
-[...9 lines deleted...]
-        </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Q31"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40390E99-26A2-4A26-AD45-A15723ECF3A1}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V53"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="S14" sqref="S14"/>
+    <sheetView tabSelected="1" topLeftCell="A33" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="C50" sqref="C50:T50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.6" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="18" max="16384" width="9" style="110"/>
+    <col min="1" max="1" width="26.85546875" style="16" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="16" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="18.85546875" style="16" customWidth="1"/>
+    <col min="4" max="4" width="15" style="16" customWidth="1"/>
+    <col min="5" max="5" width="12" style="16" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="16" customWidth="1"/>
+    <col min="7" max="8" width="12.5703125" style="16" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="16" customWidth="1"/>
+    <col min="10" max="10" width="12.85546875" style="16" customWidth="1"/>
+    <col min="11" max="11" width="12.140625" style="16" customWidth="1"/>
+    <col min="12" max="12" width="11.85546875" style="16" customWidth="1"/>
+    <col min="13" max="13" width="12" style="16" customWidth="1"/>
+    <col min="14" max="14" width="12.140625" style="16" customWidth="1"/>
+    <col min="15" max="15" width="11.85546875" style="16" customWidth="1"/>
+    <col min="16" max="16" width="12" style="16" customWidth="1"/>
+    <col min="17" max="20" width="16.28515625" style="16" customWidth="1"/>
+    <col min="21" max="21" width="29.28515625" style="16" customWidth="1"/>
+    <col min="22" max="22" width="24.7109375" style="16" customWidth="1"/>
+    <col min="23" max="16384" width="9.28515625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A1" s="123" t="s">
+    <row r="1" spans="1:22" s="2" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" s="4"/>
+      <c r="T1" s="4"/>
+    </row>
+    <row r="2" spans="1:22" s="2" customFormat="1" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M2" s="4"/>
+      <c r="T2" s="4"/>
+    </row>
+    <row r="3" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+    </row>
+    <row r="4" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+    </row>
+    <row r="5" spans="1:22" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="50"/>
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="50"/>
+    </row>
+    <row r="6" spans="1:22" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="41"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+    </row>
+    <row r="7" spans="1:22" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="37"/>
+      <c r="G7" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="R7" s="33"/>
+      <c r="S7" s="33"/>
+      <c r="T7" s="33"/>
+      <c r="U7" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="V7" s="17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="33"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="124"/>
-[...37 lines deleted...]
-      <c r="O2" s="32" t="s">
+      <c r="G8" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="P2" s="129" t="s">
-[...132 lines deleted...]
-      <c r="D9" s="79" t="s">
+      <c r="L8" s="46"/>
+      <c r="M8" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="N8" s="48"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="R8" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="S8" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="T8" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="U8" s="9"/>
+      <c r="V8" s="9"/>
+    </row>
+    <row r="9" spans="1:22" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="33"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37"/>
+      <c r="K9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="M9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="N9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="O9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="P9" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q9" s="37"/>
+      <c r="R9" s="39"/>
+      <c r="S9" s="37"/>
+      <c r="T9" s="37"/>
+    </row>
+    <row r="10" spans="1:22" s="15" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="str">
+        <f>IF(LEN(B10)&gt;0,B10,"合計")</f>
+        <v>合計</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="22">
+        <f>SUM(Q11:Q49)</f>
+        <v>1503500</v>
+      </c>
+      <c r="R10" s="12"/>
+      <c r="S10" s="13"/>
+      <c r="T10" s="13"/>
+    </row>
+    <row r="11" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1150514</v>
+      </c>
+      <c r="E11" s="10">
+        <v>0</v>
+      </c>
+      <c r="F11" s="10">
+        <v>0</v>
+      </c>
+      <c r="G11" s="10">
+        <v>0</v>
+      </c>
+      <c r="H11" s="10">
+        <v>0</v>
+      </c>
+      <c r="I11" s="10">
+        <v>0</v>
+      </c>
+      <c r="J11" s="10">
+        <v>0</v>
+      </c>
+      <c r="K11" s="10">
+        <v>1</v>
+      </c>
+      <c r="L11" s="10">
+        <v>0</v>
+      </c>
+      <c r="M11" s="10">
+        <v>3</v>
+      </c>
+      <c r="N11" s="10">
+        <v>0</v>
+      </c>
+      <c r="O11" s="10">
+        <v>0</v>
+      </c>
+      <c r="P11" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="11">
+        <f>SUM(R11:T11)</f>
+        <v>60000</v>
+      </c>
+      <c r="R11" s="12">
+        <v>60000</v>
+      </c>
+      <c r="S11" s="13">
+        <v>0</v>
+      </c>
+      <c r="T11" s="13">
+        <v>0</v>
+      </c>
+      <c r="U11" s="14"/>
+    </row>
+    <row r="12" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="7">
+        <v>1150213</v>
+      </c>
+      <c r="E12" s="10">
+        <v>0</v>
+      </c>
+      <c r="F12" s="10">
+        <v>0</v>
+      </c>
+      <c r="G12" s="10">
+        <v>0</v>
+      </c>
+      <c r="H12" s="10">
+        <v>0</v>
+      </c>
+      <c r="I12" s="10">
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
+        <v>0</v>
+      </c>
+      <c r="K12" s="10">
+        <v>1</v>
+      </c>
+      <c r="L12" s="10">
+        <v>0</v>
+      </c>
+      <c r="M12" s="10">
+        <v>3</v>
+      </c>
+      <c r="N12" s="10">
+        <v>0</v>
+      </c>
+      <c r="O12" s="10">
+        <v>0</v>
+      </c>
+      <c r="P12" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="11">
+        <f>SUM(R12:T12)</f>
+        <v>60000</v>
+      </c>
+      <c r="R12" s="13">
+        <v>60000</v>
+      </c>
+      <c r="S12" s="13">
+        <v>0</v>
+      </c>
+      <c r="T12" s="13">
+        <v>0</v>
+      </c>
+      <c r="U12" s="14"/>
+      <c r="V12" s="40"/>
+    </row>
+    <row r="13" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="7">
+        <v>1150213</v>
+      </c>
+      <c r="E13" s="10">
+        <v>0</v>
+      </c>
+      <c r="F13" s="10">
+        <v>0</v>
+      </c>
+      <c r="G13" s="10">
+        <v>0</v>
+      </c>
+      <c r="H13" s="10">
+        <v>0</v>
+      </c>
+      <c r="I13" s="10">
+        <v>0</v>
+      </c>
+      <c r="J13" s="10">
+        <v>0</v>
+      </c>
+      <c r="K13" s="10">
+        <v>1</v>
+      </c>
+      <c r="L13" s="10">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10">
+        <v>2</v>
+      </c>
+      <c r="N13" s="10">
+        <v>0</v>
+      </c>
+      <c r="O13" s="10">
+        <v>0</v>
+      </c>
+      <c r="P13" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="11">
+        <f>SUM(R13:T13)</f>
+        <v>40000</v>
+      </c>
+      <c r="R13" s="13">
+        <v>40000</v>
+      </c>
+      <c r="S13" s="13">
+        <v>0</v>
+      </c>
+      <c r="T13" s="13">
+        <v>0</v>
+      </c>
+      <c r="U13" s="1"/>
+      <c r="V13" s="41"/>
+    </row>
+    <row r="14" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B14" s="30"/>
+      <c r="C14" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="30">
+        <v>1150425</v>
+      </c>
+      <c r="E14" s="31">
+        <v>0</v>
+      </c>
+      <c r="F14" s="31">
+        <v>0</v>
+      </c>
+      <c r="G14" s="31">
+        <v>0</v>
+      </c>
+      <c r="H14" s="31">
+        <v>0</v>
+      </c>
+      <c r="I14" s="31">
+        <v>0</v>
+      </c>
+      <c r="J14" s="31">
+        <v>0</v>
+      </c>
+      <c r="K14" s="31">
+        <v>1</v>
+      </c>
+      <c r="L14" s="31">
+        <v>0</v>
+      </c>
+      <c r="M14" s="31">
+        <v>3</v>
+      </c>
+      <c r="N14" s="31">
+        <v>0</v>
+      </c>
+      <c r="O14" s="31">
+        <v>0</v>
+      </c>
+      <c r="P14" s="31">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="32">
+        <v>60000</v>
+      </c>
+      <c r="R14" s="32">
+        <v>60000</v>
+      </c>
+      <c r="S14" s="13">
+        <v>0</v>
+      </c>
+      <c r="T14" s="13">
+        <v>0</v>
+      </c>
+      <c r="U14" s="1"/>
+      <c r="V14" s="41"/>
+    </row>
+    <row r="15" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1150208</v>
+      </c>
+      <c r="E15" s="10">
+        <v>0</v>
+      </c>
+      <c r="F15" s="10">
+        <v>0</v>
+      </c>
+      <c r="G15" s="10">
+        <v>0</v>
+      </c>
+      <c r="H15" s="10">
+        <v>0</v>
+      </c>
+      <c r="I15" s="10">
+        <v>0</v>
+      </c>
+      <c r="J15" s="10">
+        <v>0</v>
+      </c>
+      <c r="K15" s="24">
+        <v>1</v>
+      </c>
+      <c r="L15" s="10">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>4</v>
+      </c>
+      <c r="N15" s="10">
+        <v>0</v>
+      </c>
+      <c r="O15" s="10">
+        <v>0</v>
+      </c>
+      <c r="P15" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="11">
+        <v>80000</v>
+      </c>
+      <c r="R15" s="11">
+        <v>80000</v>
+      </c>
+      <c r="S15" s="13">
+        <v>0</v>
+      </c>
+      <c r="T15" s="13">
+        <v>0</v>
+      </c>
+      <c r="U15" s="1"/>
+      <c r="V15" s="41"/>
+    </row>
+    <row r="16" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="7">
+        <v>1150518</v>
+      </c>
+      <c r="E16" s="10">
+        <v>0</v>
+      </c>
+      <c r="F16" s="10">
+        <v>0</v>
+      </c>
+      <c r="G16" s="10">
+        <v>0</v>
+      </c>
+      <c r="H16" s="10">
+        <v>0</v>
+      </c>
+      <c r="I16" s="10">
+        <v>0</v>
+      </c>
+      <c r="J16" s="10">
+        <v>0</v>
+      </c>
+      <c r="K16" s="24">
+        <v>1</v>
+      </c>
+      <c r="L16" s="10">
+        <v>0</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1</v>
+      </c>
+      <c r="N16" s="10">
+        <v>0</v>
+      </c>
+      <c r="O16" s="10">
+        <v>0</v>
+      </c>
+      <c r="P16" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="11">
+        <v>23500</v>
+      </c>
+      <c r="R16" s="11">
+        <v>23500</v>
+      </c>
+      <c r="S16" s="13">
+        <v>0</v>
+      </c>
+      <c r="T16" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="U16" s="1"/>
+      <c r="V16" s="41"/>
+    </row>
+    <row r="17" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="7">
+        <v>1150516</v>
+      </c>
+      <c r="E17" s="10">
+        <v>0</v>
+      </c>
+      <c r="F17" s="10">
+        <v>0</v>
+      </c>
+      <c r="G17" s="10">
+        <v>0</v>
+      </c>
+      <c r="H17" s="10">
+        <v>0</v>
+      </c>
+      <c r="I17" s="10">
+        <v>0</v>
+      </c>
+      <c r="J17" s="10">
+        <v>0</v>
+      </c>
+      <c r="K17" s="24">
+        <v>1</v>
+      </c>
+      <c r="L17" s="10">
+        <v>0</v>
+      </c>
+      <c r="M17" s="11">
+        <v>6</v>
+      </c>
+      <c r="N17" s="10">
+        <v>0</v>
+      </c>
+      <c r="O17" s="10">
+        <v>0</v>
+      </c>
+      <c r="P17" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="11">
+        <v>100000</v>
+      </c>
+      <c r="R17" s="11">
+        <v>100000</v>
+      </c>
+      <c r="S17" s="13">
+        <v>0</v>
+      </c>
+      <c r="T17" s="13">
+        <v>0</v>
+      </c>
+      <c r="U17" s="1"/>
+      <c r="V17" s="41"/>
+    </row>
+    <row r="18" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="7">
+        <v>1141207</v>
+      </c>
+      <c r="E18" s="10">
+        <v>0</v>
+      </c>
+      <c r="F18" s="10">
+        <v>0</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0</v>
+      </c>
+      <c r="H18" s="10">
+        <v>0</v>
+      </c>
+      <c r="I18" s="10">
+        <v>0</v>
+      </c>
+      <c r="J18" s="10">
+        <v>0</v>
+      </c>
+      <c r="K18" s="24">
+        <v>1</v>
+      </c>
+      <c r="L18" s="10">
+        <v>0</v>
+      </c>
+      <c r="M18" s="11">
+        <v>3</v>
+      </c>
+      <c r="N18" s="10">
+        <v>0</v>
+      </c>
+      <c r="O18" s="10">
+        <v>0</v>
+      </c>
+      <c r="P18" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="11">
+        <v>60000</v>
+      </c>
+      <c r="R18" s="11">
+        <v>60000</v>
+      </c>
+      <c r="S18" s="13">
+        <v>0</v>
+      </c>
+      <c r="T18" s="13">
+        <v>0</v>
+      </c>
+      <c r="U18" s="1"/>
+      <c r="V18" s="41"/>
+    </row>
+    <row r="19" spans="1:22" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1141207</v>
+      </c>
+      <c r="E19" s="10">
+        <v>0</v>
+      </c>
+      <c r="F19" s="10">
+        <v>0</v>
+      </c>
+      <c r="G19" s="10">
+        <v>0</v>
+      </c>
+      <c r="H19" s="10">
+        <v>0</v>
+      </c>
+      <c r="I19" s="10">
+        <v>0</v>
+      </c>
+      <c r="J19" s="10">
+        <v>0</v>
+      </c>
+      <c r="K19" s="24">
+        <v>1</v>
+      </c>
+      <c r="L19" s="10">
+        <v>0</v>
+      </c>
+      <c r="M19" s="11">
+        <v>1</v>
+      </c>
+      <c r="N19" s="10">
+        <v>0</v>
+      </c>
+      <c r="O19" s="10">
+        <v>0</v>
+      </c>
+      <c r="P19" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="11">
+        <v>20000</v>
+      </c>
+      <c r="R19" s="11">
+        <v>20000</v>
+      </c>
+      <c r="S19" s="13">
+        <v>0</v>
+      </c>
+      <c r="T19" s="13">
+        <v>0</v>
+      </c>
+      <c r="U19" s="1"/>
+      <c r="V19" s="41"/>
+    </row>
+    <row r="20" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="7">
+        <v>1141207</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>0</v>
+      </c>
+      <c r="G20" s="10">
+        <v>0</v>
+      </c>
+      <c r="H20" s="10">
+        <v>0</v>
+      </c>
+      <c r="I20" s="10">
+        <v>0</v>
+      </c>
+      <c r="J20" s="10">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>1</v>
+      </c>
+      <c r="L20" s="10">
+        <v>0</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="10">
+        <v>0</v>
+      </c>
+      <c r="O20" s="10">
+        <v>0</v>
+      </c>
+      <c r="P20" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="11">
+        <v>20000</v>
+      </c>
+      <c r="R20" s="11">
+        <v>20000</v>
+      </c>
+      <c r="S20" s="13">
+        <v>0</v>
+      </c>
+      <c r="T20" s="13">
+        <v>0</v>
+      </c>
+      <c r="U20" s="1"/>
+      <c r="V20" s="41"/>
+    </row>
+    <row r="21" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7">
+        <v>1150115</v>
+      </c>
+      <c r="E21" s="10">
+        <v>0</v>
+      </c>
+      <c r="F21" s="10">
+        <v>0</v>
+      </c>
+      <c r="G21" s="10">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10">
+        <v>0</v>
+      </c>
+      <c r="I21" s="10">
+        <v>0</v>
+      </c>
+      <c r="J21" s="10">
+        <v>0</v>
+      </c>
+      <c r="K21" s="24">
+        <v>1</v>
+      </c>
+      <c r="L21" s="10">
+        <v>0</v>
+      </c>
+      <c r="M21" s="11">
+        <v>1</v>
+      </c>
+      <c r="N21" s="10">
+        <v>0</v>
+      </c>
+      <c r="O21" s="10">
+        <v>0</v>
+      </c>
+      <c r="P21" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="11">
+        <v>20000</v>
+      </c>
+      <c r="R21" s="11">
+        <v>20000</v>
+      </c>
+      <c r="S21" s="13">
+        <v>0</v>
+      </c>
+      <c r="T21" s="13">
+        <v>0</v>
+      </c>
+      <c r="U21" s="1"/>
+      <c r="V21" s="41"/>
+    </row>
+    <row r="22" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="7">
+        <v>1150312</v>
+      </c>
+      <c r="E22" s="10">
+        <v>0</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10">
+        <v>0</v>
+      </c>
+      <c r="I22" s="10">
+        <v>0</v>
+      </c>
+      <c r="J22" s="10">
+        <v>0</v>
+      </c>
+      <c r="K22" s="24">
+        <v>1</v>
+      </c>
+      <c r="L22" s="10">
+        <v>0</v>
+      </c>
+      <c r="M22" s="11">
+        <v>3</v>
+      </c>
+      <c r="N22" s="10">
+        <v>0</v>
+      </c>
+      <c r="O22" s="10">
+        <v>0</v>
+      </c>
+      <c r="P22" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="11">
+        <v>60000</v>
+      </c>
+      <c r="R22" s="11">
+        <v>60000</v>
+      </c>
+      <c r="S22" s="13">
+        <v>0</v>
+      </c>
+      <c r="T22" s="13">
+        <v>0</v>
+      </c>
+      <c r="U22" s="1"/>
+      <c r="V22" s="41"/>
+    </row>
+    <row r="23" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1150421</v>
+      </c>
+      <c r="E23" s="10">
+        <v>0</v>
+      </c>
+      <c r="F23" s="10">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>1</v>
+      </c>
+      <c r="H23" s="10">
+        <v>0</v>
+      </c>
+      <c r="I23" s="10">
+        <v>0</v>
+      </c>
+      <c r="J23" s="10">
+        <v>0</v>
+      </c>
+      <c r="K23" s="10">
+        <v>0</v>
+      </c>
+      <c r="L23" s="10">
+        <v>0</v>
+      </c>
+      <c r="M23" s="10">
+        <v>0</v>
+      </c>
+      <c r="N23" s="10">
+        <v>0</v>
+      </c>
+      <c r="O23" s="10">
+        <v>0</v>
+      </c>
+      <c r="P23" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="11">
+        <v>200000</v>
+      </c>
+      <c r="R23" s="11">
+        <v>200000</v>
+      </c>
+      <c r="S23" s="13">
+        <v>0</v>
+      </c>
+      <c r="T23" s="13">
+        <v>0</v>
+      </c>
+      <c r="U23" s="1"/>
+      <c r="V23" s="41"/>
+    </row>
+    <row r="24" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="7">
+        <v>1150427</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="10">
+        <v>0</v>
+      </c>
+      <c r="G24" s="10">
+        <v>0</v>
+      </c>
+      <c r="H24" s="10">
+        <v>0</v>
+      </c>
+      <c r="I24" s="10">
+        <v>0</v>
+      </c>
+      <c r="J24" s="10">
+        <v>0</v>
+      </c>
+      <c r="K24" s="24">
+        <v>1</v>
+      </c>
+      <c r="L24" s="10">
+        <v>0</v>
+      </c>
+      <c r="M24" s="11">
+        <v>3</v>
+      </c>
+      <c r="N24" s="10">
+        <v>0</v>
+      </c>
+      <c r="O24" s="10">
+        <v>0</v>
+      </c>
+      <c r="P24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="11">
+        <v>60000</v>
+      </c>
+      <c r="R24" s="11">
+        <v>60000</v>
+      </c>
+      <c r="S24" s="13">
+        <v>0</v>
+      </c>
+      <c r="T24" s="13">
+        <v>0</v>
+      </c>
+      <c r="U24" s="1"/>
+      <c r="V24" s="41"/>
+    </row>
+    <row r="25" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1150609</v>
+      </c>
+      <c r="E25" s="10">
+        <v>0</v>
+      </c>
+      <c r="F25" s="10">
+        <v>0</v>
+      </c>
+      <c r="G25" s="10">
+        <v>0</v>
+      </c>
+      <c r="H25" s="10">
+        <v>0</v>
+      </c>
+      <c r="I25" s="10">
+        <v>0</v>
+      </c>
+      <c r="J25" s="10">
+        <v>0</v>
+      </c>
+      <c r="K25" s="24">
+        <v>1</v>
+      </c>
+      <c r="L25" s="10">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>2</v>
+      </c>
+      <c r="N25" s="10">
+        <v>0</v>
+      </c>
+      <c r="O25" s="10">
+        <v>0</v>
+      </c>
+      <c r="P25" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="11">
+        <v>40000</v>
+      </c>
+      <c r="R25" s="11">
+        <v>40000</v>
+      </c>
+      <c r="S25" s="13">
+        <v>0</v>
+      </c>
+      <c r="T25" s="13">
+        <v>0</v>
+      </c>
+      <c r="U25" s="1"/>
+      <c r="V25" s="41"/>
+    </row>
+    <row r="26" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="7">
+        <v>1141105</v>
+      </c>
+      <c r="E26" s="10">
+        <v>0</v>
+      </c>
+      <c r="F26" s="10">
+        <v>0</v>
+      </c>
+      <c r="G26" s="10">
+        <v>1</v>
+      </c>
+      <c r="H26" s="10">
+        <v>0</v>
+      </c>
+      <c r="I26" s="10">
+        <v>0</v>
+      </c>
+      <c r="J26" s="10">
+        <v>0</v>
+      </c>
+      <c r="K26" s="10">
+        <v>0</v>
+      </c>
+      <c r="L26" s="10">
+        <v>0</v>
+      </c>
+      <c r="M26" s="10">
+        <v>0</v>
+      </c>
+      <c r="N26" s="10">
+        <v>0</v>
+      </c>
+      <c r="O26" s="10">
+        <v>0</v>
+      </c>
+      <c r="P26" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>200000</v>
+      </c>
+      <c r="R26" s="11">
+        <v>200000</v>
+      </c>
+      <c r="S26" s="13">
+        <v>0</v>
+      </c>
+      <c r="T26" s="13">
+        <v>0</v>
+      </c>
+      <c r="U26" s="42"/>
+      <c r="V26" s="5"/>
+    </row>
+    <row r="27" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1150320</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="10">
+        <v>0</v>
+      </c>
+      <c r="G27" s="10">
+        <v>0</v>
+      </c>
+      <c r="H27" s="10">
+        <v>0</v>
+      </c>
+      <c r="I27" s="10">
+        <v>0</v>
+      </c>
+      <c r="J27" s="10">
+        <v>0</v>
+      </c>
+      <c r="K27" s="24">
+        <v>1</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>1</v>
+      </c>
+      <c r="N27" s="10">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10">
+        <v>0</v>
+      </c>
+      <c r="P27" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="11">
+        <v>20000</v>
+      </c>
+      <c r="R27" s="11">
+        <v>20000</v>
+      </c>
+      <c r="S27" s="24"/>
+      <c r="T27" s="25"/>
+      <c r="U27" s="43"/>
+      <c r="V27" s="5"/>
+    </row>
+    <row r="28" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="7">
+        <v>1150428</v>
+      </c>
+      <c r="E28" s="10">
+        <v>0</v>
+      </c>
+      <c r="F28" s="10">
+        <v>0</v>
+      </c>
+      <c r="G28" s="10">
+        <v>1</v>
+      </c>
+      <c r="H28" s="10">
+        <v>0</v>
+      </c>
+      <c r="I28" s="10">
+        <v>0</v>
+      </c>
+      <c r="J28" s="10">
+        <v>0</v>
+      </c>
+      <c r="K28" s="10">
+        <v>2</v>
+      </c>
+      <c r="L28" s="10">
+        <v>0</v>
+      </c>
+      <c r="M28" s="10">
+        <v>3</v>
+      </c>
+      <c r="N28" s="10">
+        <v>0</v>
+      </c>
+      <c r="O28" s="10">
+        <v>0</v>
+      </c>
+      <c r="P28" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="12">
+        <v>260000</v>
+      </c>
+      <c r="R28" s="12">
+        <v>260000</v>
+      </c>
+      <c r="S28" s="13">
+        <v>0</v>
+      </c>
+      <c r="T28" s="13">
+        <v>0</v>
+      </c>
+      <c r="U28" s="43"/>
+      <c r="V28" s="5"/>
+    </row>
+    <row r="29" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="E9" s="79"/>
-[...175 lines deleted...]
-      <c r="G14" s="16" t="s">
+      <c r="D29" s="7">
+        <v>1141227</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0</v>
+      </c>
+      <c r="F29" s="10">
+        <v>0</v>
+      </c>
+      <c r="G29" s="10">
+        <v>0</v>
+      </c>
+      <c r="H29" s="10">
+        <v>0</v>
+      </c>
+      <c r="I29" s="10">
+        <v>0</v>
+      </c>
+      <c r="J29" s="10">
+        <v>0</v>
+      </c>
+      <c r="K29" s="24">
+        <v>1</v>
+      </c>
+      <c r="L29" s="10">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>1</v>
+      </c>
+      <c r="N29" s="10">
+        <v>0</v>
+      </c>
+      <c r="O29" s="10">
+        <v>0</v>
+      </c>
+      <c r="P29" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="11">
+        <v>20000</v>
+      </c>
+      <c r="R29" s="11">
+        <v>20000</v>
+      </c>
+      <c r="S29" s="24"/>
+      <c r="T29" s="25"/>
+      <c r="U29" s="43"/>
+      <c r="V29" s="5"/>
+    </row>
+    <row r="30" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="7">
+        <v>1150416</v>
+      </c>
+      <c r="E30" s="10">
+        <v>0</v>
+      </c>
+      <c r="F30" s="10">
+        <v>0</v>
+      </c>
+      <c r="G30" s="10">
+        <v>0</v>
+      </c>
+      <c r="H30" s="10">
+        <v>0</v>
+      </c>
+      <c r="I30" s="10">
+        <v>0</v>
+      </c>
+      <c r="J30" s="10">
+        <v>0</v>
+      </c>
+      <c r="K30" s="24">
+        <v>1</v>
+      </c>
+      <c r="L30" s="10">
+        <v>0</v>
+      </c>
+      <c r="M30" s="11">
+        <v>1</v>
+      </c>
+      <c r="N30" s="10">
+        <v>0</v>
+      </c>
+      <c r="O30" s="10">
+        <v>0</v>
+      </c>
+      <c r="P30" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="11">
+        <v>20000</v>
+      </c>
+      <c r="R30" s="11">
+        <v>20000</v>
+      </c>
+      <c r="S30" s="24"/>
+      <c r="T30" s="25"/>
+      <c r="U30" s="43"/>
+      <c r="V30" s="5"/>
+    </row>
+    <row r="31" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1150516</v>
+      </c>
+      <c r="E31" s="10">
+        <v>0</v>
+      </c>
+      <c r="F31" s="10">
+        <v>0</v>
+      </c>
+      <c r="G31" s="10">
+        <v>0</v>
+      </c>
+      <c r="H31" s="10">
+        <v>0</v>
+      </c>
+      <c r="I31" s="10">
+        <v>0</v>
+      </c>
+      <c r="J31" s="10">
+        <v>0</v>
+      </c>
+      <c r="K31" s="10">
+        <v>1</v>
+      </c>
+      <c r="L31" s="10">
+        <v>0</v>
+      </c>
+      <c r="M31" s="10">
         <v>4</v>
       </c>
-      <c r="H14" s="15"/>
-[...381 lines deleted...]
-      <c r="Q31" s="43"/>
+      <c r="N31" s="10">
+        <v>0</v>
+      </c>
+      <c r="O31" s="10">
+        <v>0</v>
+      </c>
+      <c r="P31" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="11">
+        <v>80000</v>
+      </c>
+      <c r="R31" s="11">
+        <v>80000</v>
+      </c>
+      <c r="S31" s="24"/>
+      <c r="T31" s="25"/>
+      <c r="U31" s="43"/>
+      <c r="V31" s="5"/>
+    </row>
+    <row r="32" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="24"/>
+      <c r="T32" s="25"/>
+      <c r="U32" s="43"/>
+      <c r="V32" s="5"/>
+    </row>
+    <row r="33" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="23"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="24"/>
+      <c r="K33" s="24"/>
+      <c r="L33" s="24"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="23"/>
+      <c r="O33" s="23"/>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11"/>
+      <c r="S33" s="24"/>
+      <c r="T33" s="25"/>
+      <c r="U33" s="43"/>
+      <c r="V33" s="5"/>
+    </row>
+    <row r="34" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="23"/>
+      <c r="O34" s="23"/>
+      <c r="P34" s="11"/>
+      <c r="Q34" s="11"/>
+      <c r="R34" s="11"/>
+      <c r="S34" s="24"/>
+      <c r="T34" s="25"/>
+      <c r="U34" s="43"/>
+      <c r="V34" s="5"/>
+    </row>
+    <row r="35" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="7"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="11"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+      <c r="P35" s="11"/>
+      <c r="Q35" s="11"/>
+      <c r="R35" s="11"/>
+      <c r="S35" s="24"/>
+      <c r="T35" s="25"/>
+      <c r="U35" s="43"/>
+      <c r="V35" s="5"/>
+    </row>
+    <row r="36" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="11"/>
+      <c r="N36" s="23"/>
+      <c r="O36" s="23"/>
+      <c r="P36" s="11"/>
+      <c r="Q36" s="11"/>
+      <c r="R36" s="11"/>
+      <c r="S36" s="24"/>
+      <c r="T36" s="25"/>
+      <c r="U36" s="43"/>
+      <c r="V36" s="5"/>
+    </row>
+    <row r="37" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="23"/>
+      <c r="O37" s="23"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="24"/>
+      <c r="T37" s="25"/>
+      <c r="U37" s="43"/>
+      <c r="V37" s="5"/>
+    </row>
+    <row r="38" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="23"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="11"/>
+      <c r="N38" s="23"/>
+      <c r="O38" s="23"/>
+      <c r="P38" s="11"/>
+      <c r="Q38" s="11"/>
+      <c r="R38" s="11"/>
+      <c r="S38" s="24"/>
+      <c r="T38" s="25"/>
+      <c r="U38" s="43"/>
+      <c r="V38" s="5"/>
+    </row>
+    <row r="39" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="11"/>
+      <c r="N39" s="23"/>
+      <c r="O39" s="23"/>
+      <c r="P39" s="11"/>
+      <c r="Q39" s="11"/>
+      <c r="R39" s="11"/>
+      <c r="S39" s="24"/>
+      <c r="T39" s="25"/>
+      <c r="U39" s="43"/>
+      <c r="V39" s="5"/>
+    </row>
+    <row r="40" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="11"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="24"/>
+      <c r="M40" s="11"/>
+      <c r="N40" s="23"/>
+      <c r="O40" s="23"/>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="24"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="43"/>
+      <c r="V40" s="5"/>
+    </row>
+    <row r="41" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="24"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="23"/>
+      <c r="O41" s="23"/>
+      <c r="P41" s="11"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="24"/>
+      <c r="T41" s="25"/>
+      <c r="U41" s="43"/>
+      <c r="V41" s="5"/>
+    </row>
+    <row r="42" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="11"/>
+      <c r="N42" s="23"/>
+      <c r="O42" s="23"/>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="11"/>
+      <c r="R42" s="11"/>
+      <c r="S42" s="24"/>
+      <c r="T42" s="25"/>
+      <c r="U42" s="43"/>
+      <c r="V42" s="5"/>
+    </row>
+    <row r="43" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="23"/>
+      <c r="I43" s="11"/>
+      <c r="J43" s="24"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="24"/>
+      <c r="M43" s="11"/>
+      <c r="N43" s="23"/>
+      <c r="O43" s="23"/>
+      <c r="P43" s="11"/>
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="24"/>
+      <c r="T43" s="25"/>
+      <c r="U43" s="43"/>
+      <c r="V43" s="5"/>
+    </row>
+    <row r="44" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="11"/>
+      <c r="N44" s="23"/>
+      <c r="O44" s="23"/>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="24"/>
+      <c r="T44" s="25"/>
+      <c r="U44" s="43"/>
+      <c r="V44" s="5"/>
+    </row>
+    <row r="45" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="23"/>
+      <c r="O45" s="23"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="24"/>
+      <c r="T45" s="25"/>
+      <c r="U45" s="43"/>
+      <c r="V45" s="5"/>
+    </row>
+    <row r="46" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="11"/>
+      <c r="J46" s="24"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="24"/>
+      <c r="M46" s="11"/>
+      <c r="N46" s="23"/>
+      <c r="O46" s="23"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="24"/>
+      <c r="T46" s="25"/>
+      <c r="U46" s="43"/>
+      <c r="V46" s="5"/>
+    </row>
+    <row r="47" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="23"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="24"/>
+      <c r="L47" s="24"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="23"/>
+      <c r="O47" s="23"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="24"/>
+      <c r="T47" s="25"/>
+      <c r="U47" s="43"/>
+      <c r="V47" s="5"/>
+    </row>
+    <row r="48" spans="1:22" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="23"/>
+      <c r="I48" s="11"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="24"/>
+      <c r="L48" s="24"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="23"/>
+      <c r="O48" s="23"/>
+      <c r="P48" s="11"/>
+      <c r="Q48" s="11"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="24"/>
+      <c r="T48" s="25"/>
+      <c r="U48" s="43"/>
+    </row>
+    <row r="49" spans="1:21" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="23"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="24"/>
+      <c r="L49" s="24"/>
+      <c r="M49" s="11"/>
+      <c r="N49" s="23"/>
+      <c r="O49" s="23"/>
+      <c r="P49" s="11"/>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11"/>
+      <c r="S49" s="24"/>
+      <c r="T49" s="25"/>
+      <c r="U49" s="43"/>
+    </row>
+    <row r="50" spans="1:21" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="58" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" s="58"/>
+      <c r="E50" s="58"/>
+      <c r="F50" s="58"/>
+      <c r="G50" s="58"/>
+      <c r="H50" s="58"/>
+      <c r="I50" s="58"/>
+      <c r="J50" s="58"/>
+      <c r="K50" s="58"/>
+      <c r="L50" s="58"/>
+      <c r="M50" s="58"/>
+      <c r="N50" s="58"/>
+      <c r="O50" s="58"/>
+      <c r="P50" s="58"/>
+      <c r="Q50" s="58"/>
+      <c r="R50" s="58"/>
+      <c r="S50" s="58"/>
+      <c r="T50" s="58"/>
+    </row>
+    <row r="51" spans="1:21" s="15" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="34" t="str">
+        <f>IF(LEN(A2)&gt;0,"填表　　　　　　　　　　　　　　　　　審核　　　　　　　　　　　　　　　　　業務主管人員　　　　　　　　　　　　　　　　　機關首長
+　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　主辦統計人員","")</f>
+        <v>填表　　　　　　　　　　　　　　　　　審核　　　　　　　　　　　　　　　　　業務主管人員　　　　　　　　　　　　　　　　　機關首長
+　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　主辦統計人員</v>
+      </c>
+      <c r="B51" s="34"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="34"/>
+      <c r="F51" s="34"/>
+      <c r="G51" s="34"/>
+      <c r="H51" s="34"/>
+      <c r="I51" s="34"/>
+      <c r="J51" s="34"/>
+      <c r="K51" s="34"/>
+      <c r="L51" s="34"/>
+      <c r="M51" s="34"/>
+      <c r="N51" s="34"/>
+      <c r="O51" s="34"/>
+      <c r="P51" s="34"/>
+      <c r="Q51" s="34"/>
+      <c r="R51" s="34"/>
+      <c r="S51" s="34"/>
+      <c r="T51" s="34"/>
+    </row>
+    <row r="52" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="str">
+        <f>IF(LEN(A2)&gt;0,"資料來源：","")</f>
+        <v>資料來源：</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="35" t="str">
+        <f>IF(LEN(A2)&gt;0,A2,"")</f>
+        <v>依據各公所報送本府資料彙編。</v>
+      </c>
+      <c r="D52" s="35"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="35"/>
+      <c r="H52" s="35"/>
+      <c r="I52" s="35"/>
+      <c r="J52" s="35"/>
+      <c r="K52" s="35"/>
+      <c r="L52" s="35"/>
+      <c r="M52" s="35"/>
+      <c r="N52" s="35"/>
+      <c r="O52" s="35"/>
+      <c r="P52" s="35"/>
+      <c r="Q52" s="35"/>
+      <c r="R52" s="35"/>
+      <c r="S52" s="35"/>
+      <c r="T52" s="35"/>
+    </row>
+    <row r="53" spans="1:21" s="26" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="6" t="str">
+        <f>IF(LEN(A2)&gt;0,"填表說明：","")</f>
+        <v>填表說明：</v>
+      </c>
+      <c r="B53" s="6"/>
+      <c r="C53" s="36" t="str">
+        <f>IF(LEN(C2)&gt;0,C2,"")</f>
+        <v>1.本表編製2份，於完成會核程序並經機關首長核章後，1份送主計處（室），1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。
+2.風災須註明颱風名稱。
+3.每發生1次災害填寫1列資料，同1鄉鎮市(區)如發生2次以上同種類災害，需填報2列以上資料。
+4.有關「空投」人數統計請納入「受災人數/其他」統計。
+5.「收容所/所數」：指災害發生時，各鄉、鎮、市(區)實際開設收容場所總數。</v>
+      </c>
+      <c r="D53" s="36"/>
+      <c r="E53" s="36"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="36"/>
+      <c r="H53" s="36"/>
+      <c r="I53" s="36"/>
+      <c r="J53" s="36"/>
+      <c r="K53" s="36"/>
+      <c r="L53" s="36"/>
+      <c r="M53" s="36"/>
+      <c r="N53" s="36"/>
+      <c r="O53" s="36"/>
+      <c r="P53" s="36"/>
+      <c r="Q53" s="36"/>
+      <c r="R53" s="36"/>
+      <c r="S53" s="36"/>
+      <c r="T53" s="36"/>
     </row>
   </sheetData>
-  <protectedRanges>
-[...9 lines deleted...]
-    <mergeCell ref="P2:Q2"/>
+  <mergeCells count="29">
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="A5:T5"/>
+    <mergeCell ref="A6:T6"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:J7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="O7:P8"/>
+    <mergeCell ref="V12:V25"/>
+    <mergeCell ref="U26:U49"/>
+    <mergeCell ref="Q7:T7"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="C50:T50"/>
+    <mergeCell ref="A51:T51"/>
+    <mergeCell ref="C52:T52"/>
+    <mergeCell ref="C53:T53"/>
+    <mergeCell ref="Q8:Q9"/>
+    <mergeCell ref="R8:R9"/>
+    <mergeCell ref="S8:S9"/>
+    <mergeCell ref="T8:T9"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="8" scale="90" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:S41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y53"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="82" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="D43" sqref="D43"/>
+    <sheetView topLeftCell="A9" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="U16" sqref="U16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.6" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.125" style="21" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="16384" width="9" style="110"/>
+    <col min="1" max="1" width="26.85546875" style="16" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="16" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="18.85546875" style="16" customWidth="1"/>
+    <col min="4" max="4" width="15" style="16" customWidth="1"/>
+    <col min="5" max="5" width="12" style="16" customWidth="1"/>
+    <col min="6" max="6" width="13.85546875" style="16" customWidth="1"/>
+    <col min="7" max="8" width="12.5703125" style="16" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="16" customWidth="1"/>
+    <col min="10" max="10" width="12.85546875" style="16" customWidth="1"/>
+    <col min="11" max="11" width="12.140625" style="16" customWidth="1"/>
+    <col min="12" max="12" width="11.85546875" style="16" customWidth="1"/>
+    <col min="13" max="13" width="12" style="16" customWidth="1"/>
+    <col min="14" max="14" width="12.140625" style="16" customWidth="1"/>
+    <col min="15" max="15" width="11.85546875" style="16" customWidth="1"/>
+    <col min="16" max="19" width="12" style="16" customWidth="1"/>
+    <col min="20" max="23" width="16.28515625" style="16" customWidth="1"/>
+    <col min="24" max="24" width="29.28515625" style="16" customWidth="1"/>
+    <col min="25" max="25" width="24.7109375" style="16" customWidth="1"/>
+    <col min="26" max="16384" width="9.28515625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A1" s="131" t="s">
+    <row r="1" spans="1:25" s="2" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="A1" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="M1" s="4"/>
+      <c r="W1" s="4"/>
+    </row>
+    <row r="2" spans="1:25" s="2" customFormat="1" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M2" s="4"/>
+      <c r="W2" s="4"/>
+    </row>
+    <row r="3" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+    </row>
+    <row r="4" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="49"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+    </row>
+    <row r="5" spans="1:25" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="50"/>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50"/>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50"/>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50"/>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50"/>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50"/>
+      <c r="M5" s="50"/>
+      <c r="N5" s="50"/>
+      <c r="O5" s="50"/>
+      <c r="P5" s="50"/>
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="50"/>
+      <c r="T5" s="50"/>
+      <c r="U5" s="50"/>
+      <c r="V5" s="50"/>
+      <c r="W5" s="50"/>
+    </row>
+    <row r="6" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="41"/>
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+    </row>
+    <row r="7" spans="1:25" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="33" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="37"/>
+      <c r="G7" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="37"/>
+      <c r="K7" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="46"/>
+      <c r="O7" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="P7" s="37"/>
+      <c r="Q7" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" s="53"/>
+      <c r="S7" s="54"/>
+      <c r="T7" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="U7" s="33"/>
+      <c r="V7" s="33"/>
+      <c r="W7" s="33"/>
+      <c r="X7" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y7" s="17" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="33"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="33"/>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" s="33" t="s">
+        <v>3</v>
+      </c>
+      <c r="I8" s="33" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="45" t="s">
+        <v>1</v>
+      </c>
+      <c r="L8" s="46"/>
+      <c r="M8" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="N8" s="48"/>
+      <c r="O8" s="37"/>
+      <c r="P8" s="37"/>
+      <c r="Q8" s="55"/>
+      <c r="R8" s="56"/>
+      <c r="S8" s="57"/>
+      <c r="T8" s="33" t="s">
+        <v>6</v>
+      </c>
+      <c r="U8" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="V8" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="W8" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="X8" s="9"/>
+      <c r="Y8" s="9"/>
+    </row>
+    <row r="9" spans="1:25" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="33"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="37"/>
+      <c r="K9" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="132"/>
-[...13 lines deleted...]
-      <c r="P1" s="133" t="s">
+      <c r="L9" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="Q1" s="134"/>
-[...25 lines deleted...]
-      <c r="P2" s="133" t="s">
+      <c r="M9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="N9" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="Q2" s="134"/>
-[...168 lines deleted...]
-      <c r="D10" s="92" t="s">
+      <c r="O9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="P9" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q9" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="R9" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="S9" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="T9" s="37"/>
+      <c r="U9" s="39"/>
+      <c r="V9" s="37"/>
+      <c r="W9" s="37"/>
+    </row>
+    <row r="10" spans="1:25" s="15" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="str">
+        <f>IF(LEN(B10)&gt;0,B10,"合計")</f>
+        <v>合計</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="21"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="18"/>
+      <c r="S10" s="10"/>
+      <c r="T10" s="22">
+        <f>SUM(T11:T49)</f>
+        <v>1503500</v>
+      </c>
+      <c r="U10" s="12"/>
+      <c r="V10" s="13"/>
+      <c r="W10" s="13"/>
+    </row>
+    <row r="11" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1150514</v>
+      </c>
+      <c r="E11" s="10">
+        <v>0</v>
+      </c>
+      <c r="F11" s="10">
+        <v>0</v>
+      </c>
+      <c r="G11" s="10">
+        <v>0</v>
+      </c>
+      <c r="H11" s="10">
+        <v>0</v>
+      </c>
+      <c r="I11" s="10">
+        <v>0</v>
+      </c>
+      <c r="J11" s="10">
+        <v>0</v>
+      </c>
+      <c r="K11" s="10">
+        <v>1</v>
+      </c>
+      <c r="L11" s="10">
+        <v>0</v>
+      </c>
+      <c r="M11" s="10">
+        <v>3</v>
+      </c>
+      <c r="N11" s="10">
+        <v>0</v>
+      </c>
+      <c r="O11" s="10">
+        <v>0</v>
+      </c>
+      <c r="P11" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="10">
+        <v>0</v>
+      </c>
+      <c r="R11" s="10">
+        <v>0</v>
+      </c>
+      <c r="S11" s="10">
+        <v>0</v>
+      </c>
+      <c r="T11" s="11">
+        <f>SUM(U11:W11)</f>
+        <v>60000</v>
+      </c>
+      <c r="U11" s="12">
+        <v>60000</v>
+      </c>
+      <c r="V11" s="13">
+        <v>0</v>
+      </c>
+      <c r="W11" s="13">
+        <v>0</v>
+      </c>
+      <c r="X11" s="14"/>
+    </row>
+    <row r="12" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="7">
+        <v>1150213</v>
+      </c>
+      <c r="E12" s="10">
+        <v>0</v>
+      </c>
+      <c r="F12" s="10">
+        <v>0</v>
+      </c>
+      <c r="G12" s="10">
+        <v>0</v>
+      </c>
+      <c r="H12" s="10">
+        <v>0</v>
+      </c>
+      <c r="I12" s="10">
+        <v>0</v>
+      </c>
+      <c r="J12" s="10">
+        <v>0</v>
+      </c>
+      <c r="K12" s="10">
+        <v>1</v>
+      </c>
+      <c r="L12" s="10">
+        <v>0</v>
+      </c>
+      <c r="M12" s="10">
+        <v>3</v>
+      </c>
+      <c r="N12" s="10">
+        <v>0</v>
+      </c>
+      <c r="O12" s="10">
+        <v>0</v>
+      </c>
+      <c r="P12" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="10">
+        <v>0</v>
+      </c>
+      <c r="R12" s="10">
+        <v>0</v>
+      </c>
+      <c r="S12" s="10">
+        <v>0</v>
+      </c>
+      <c r="T12" s="11">
+        <f>SUM(U12:W12)</f>
+        <v>60000</v>
+      </c>
+      <c r="U12" s="13">
+        <v>60000</v>
+      </c>
+      <c r="V12" s="13">
+        <v>0</v>
+      </c>
+      <c r="W12" s="13">
+        <v>0</v>
+      </c>
+      <c r="X12" s="14"/>
+      <c r="Y12" s="40"/>
+    </row>
+    <row r="13" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="7">
+        <v>1150213</v>
+      </c>
+      <c r="E13" s="10">
+        <v>0</v>
+      </c>
+      <c r="F13" s="10">
+        <v>0</v>
+      </c>
+      <c r="G13" s="10">
+        <v>0</v>
+      </c>
+      <c r="H13" s="10">
+        <v>0</v>
+      </c>
+      <c r="I13" s="10">
+        <v>0</v>
+      </c>
+      <c r="J13" s="10">
+        <v>0</v>
+      </c>
+      <c r="K13" s="10">
+        <v>1</v>
+      </c>
+      <c r="L13" s="10">
+        <v>0</v>
+      </c>
+      <c r="M13" s="10">
+        <v>2</v>
+      </c>
+      <c r="N13" s="10">
+        <v>0</v>
+      </c>
+      <c r="O13" s="10">
+        <v>0</v>
+      </c>
+      <c r="P13" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="10">
+        <v>0</v>
+      </c>
+      <c r="R13" s="10">
+        <v>0</v>
+      </c>
+      <c r="S13" s="10">
+        <v>0</v>
+      </c>
+      <c r="T13" s="11">
+        <f>SUM(U13:W13)</f>
+        <v>40000</v>
+      </c>
+      <c r="U13" s="13">
+        <v>40000</v>
+      </c>
+      <c r="V13" s="13">
+        <v>0</v>
+      </c>
+      <c r="W13" s="13">
+        <v>0</v>
+      </c>
+      <c r="X13" s="1"/>
+      <c r="Y13" s="41"/>
+    </row>
+    <row r="14" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="27">
+        <v>1150425</v>
+      </c>
+      <c r="E14" s="10">
+        <v>0</v>
+      </c>
+      <c r="F14" s="10">
+        <v>0</v>
+      </c>
+      <c r="G14" s="10">
+        <v>0</v>
+      </c>
+      <c r="H14" s="10">
+        <v>0</v>
+      </c>
+      <c r="I14" s="10">
+        <v>0</v>
+      </c>
+      <c r="J14" s="10">
+        <v>0</v>
+      </c>
+      <c r="K14" s="28">
+        <v>1</v>
+      </c>
+      <c r="L14" s="10">
+        <v>0</v>
+      </c>
+      <c r="M14" s="28">
+        <v>3</v>
+      </c>
+      <c r="N14" s="10">
+        <v>0</v>
+      </c>
+      <c r="O14" s="10">
+        <v>0</v>
+      </c>
+      <c r="P14" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="10">
+        <v>0</v>
+      </c>
+      <c r="R14" s="10">
+        <v>0</v>
+      </c>
+      <c r="S14" s="10">
+        <v>0</v>
+      </c>
+      <c r="T14" s="29">
+        <v>60000</v>
+      </c>
+      <c r="U14" s="29">
+        <v>60000</v>
+      </c>
+      <c r="V14" s="13">
+        <v>0</v>
+      </c>
+      <c r="W14" s="13">
+        <v>0</v>
+      </c>
+      <c r="X14" s="1"/>
+      <c r="Y14" s="41"/>
+    </row>
+    <row r="15" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="7">
+        <v>1150208</v>
+      </c>
+      <c r="E15" s="10">
+        <v>0</v>
+      </c>
+      <c r="F15" s="10">
+        <v>0</v>
+      </c>
+      <c r="G15" s="10">
+        <v>0</v>
+      </c>
+      <c r="H15" s="10">
+        <v>0</v>
+      </c>
+      <c r="I15" s="10">
+        <v>0</v>
+      </c>
+      <c r="J15" s="10">
+        <v>0</v>
+      </c>
+      <c r="K15" s="24">
+        <v>1</v>
+      </c>
+      <c r="L15" s="10">
+        <v>0</v>
+      </c>
+      <c r="M15" s="11">
+        <v>4</v>
+      </c>
+      <c r="N15" s="10">
+        <v>0</v>
+      </c>
+      <c r="O15" s="10">
+        <v>0</v>
+      </c>
+      <c r="P15" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="10">
+        <v>0</v>
+      </c>
+      <c r="R15" s="10">
+        <v>0</v>
+      </c>
+      <c r="S15" s="10">
+        <v>0</v>
+      </c>
+      <c r="T15" s="11">
+        <v>80000</v>
+      </c>
+      <c r="U15" s="13">
+        <v>0</v>
+      </c>
+      <c r="V15" s="13">
+        <v>0</v>
+      </c>
+      <c r="W15" s="13">
+        <v>0</v>
+      </c>
+      <c r="X15" s="1"/>
+      <c r="Y15" s="41"/>
+    </row>
+    <row r="16" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="7">
+        <v>1150518</v>
+      </c>
+      <c r="E16" s="10">
+        <v>0</v>
+      </c>
+      <c r="F16" s="10">
+        <v>0</v>
+      </c>
+      <c r="G16" s="10">
+        <v>0</v>
+      </c>
+      <c r="H16" s="10">
+        <v>0</v>
+      </c>
+      <c r="I16" s="10">
+        <v>0</v>
+      </c>
+      <c r="J16" s="10">
+        <v>0</v>
+      </c>
+      <c r="K16" s="24">
+        <v>1</v>
+      </c>
+      <c r="L16" s="10">
+        <v>0</v>
+      </c>
+      <c r="M16" s="11">
+        <v>1</v>
+      </c>
+      <c r="N16" s="10">
+        <v>0</v>
+      </c>
+      <c r="O16" s="10">
+        <v>0</v>
+      </c>
+      <c r="P16" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="10">
+        <v>1</v>
+      </c>
+      <c r="R16" s="10">
+        <v>1</v>
+      </c>
+      <c r="S16" s="10">
+        <v>5</v>
+      </c>
+      <c r="T16" s="11">
+        <v>23500</v>
+      </c>
+      <c r="U16" s="11">
+        <v>200000</v>
+      </c>
+      <c r="V16" s="13">
+        <v>0</v>
+      </c>
+      <c r="W16" s="11">
+        <v>3500</v>
+      </c>
+      <c r="X16" s="1"/>
+      <c r="Y16" s="41"/>
+    </row>
+    <row r="17" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" s="7">
+        <v>1150516</v>
+      </c>
+      <c r="E17" s="10">
+        <v>0</v>
+      </c>
+      <c r="F17" s="10">
+        <v>0</v>
+      </c>
+      <c r="G17" s="10">
+        <v>0</v>
+      </c>
+      <c r="H17" s="10">
+        <v>0</v>
+      </c>
+      <c r="I17" s="10">
+        <v>0</v>
+      </c>
+      <c r="J17" s="10">
+        <v>0</v>
+      </c>
+      <c r="K17" s="24">
+        <v>1</v>
+      </c>
+      <c r="L17" s="10">
+        <v>0</v>
+      </c>
+      <c r="M17" s="11">
+        <v>6</v>
+      </c>
+      <c r="N17" s="10">
+        <v>0</v>
+      </c>
+      <c r="O17" s="10">
+        <v>0</v>
+      </c>
+      <c r="P17" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="10">
+        <v>0</v>
+      </c>
+      <c r="R17" s="10">
+        <v>0</v>
+      </c>
+      <c r="S17" s="10">
+        <v>0</v>
+      </c>
+      <c r="T17" s="11">
+        <v>100000</v>
+      </c>
+      <c r="U17" s="11">
+        <v>100000</v>
+      </c>
+      <c r="V17" s="13">
+        <v>0</v>
+      </c>
+      <c r="W17" s="13">
+        <v>0</v>
+      </c>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="41"/>
+    </row>
+    <row r="18" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="7">
+        <v>1141207</v>
+      </c>
+      <c r="E18" s="10">
+        <v>0</v>
+      </c>
+      <c r="F18" s="10">
+        <v>0</v>
+      </c>
+      <c r="G18" s="10">
+        <v>0</v>
+      </c>
+      <c r="H18" s="10">
+        <v>0</v>
+      </c>
+      <c r="I18" s="10">
+        <v>0</v>
+      </c>
+      <c r="J18" s="10">
+        <v>0</v>
+      </c>
+      <c r="K18" s="24">
+        <v>1</v>
+      </c>
+      <c r="L18" s="10">
+        <v>0</v>
+      </c>
+      <c r="M18" s="11">
+        <v>3</v>
+      </c>
+      <c r="N18" s="10">
+        <v>0</v>
+      </c>
+      <c r="O18" s="10">
+        <v>0</v>
+      </c>
+      <c r="P18" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="10">
+        <v>0</v>
+      </c>
+      <c r="R18" s="10">
+        <v>0</v>
+      </c>
+      <c r="S18" s="10">
+        <v>0</v>
+      </c>
+      <c r="T18" s="11">
+        <v>60000</v>
+      </c>
+      <c r="U18" s="11">
+        <v>60000</v>
+      </c>
+      <c r="V18" s="13">
+        <v>0</v>
+      </c>
+      <c r="W18" s="13">
+        <v>0</v>
+      </c>
+      <c r="X18" s="1"/>
+      <c r="Y18" s="41"/>
+    </row>
+    <row r="19" spans="1:25" s="15" customFormat="1" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="7">
+        <v>1141207</v>
+      </c>
+      <c r="E19" s="10">
+        <v>0</v>
+      </c>
+      <c r="F19" s="10">
+        <v>0</v>
+      </c>
+      <c r="G19" s="10">
+        <v>0</v>
+      </c>
+      <c r="H19" s="10">
+        <v>0</v>
+      </c>
+      <c r="I19" s="10">
+        <v>0</v>
+      </c>
+      <c r="J19" s="10">
+        <v>0</v>
+      </c>
+      <c r="K19" s="24">
+        <v>1</v>
+      </c>
+      <c r="L19" s="10">
+        <v>0</v>
+      </c>
+      <c r="M19" s="11">
+        <v>1</v>
+      </c>
+      <c r="N19" s="10">
+        <v>0</v>
+      </c>
+      <c r="O19" s="10">
+        <v>0</v>
+      </c>
+      <c r="P19" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="10">
+        <v>0</v>
+      </c>
+      <c r="R19" s="10">
+        <v>0</v>
+      </c>
+      <c r="S19" s="10">
+        <v>0</v>
+      </c>
+      <c r="T19" s="11">
+        <v>20000</v>
+      </c>
+      <c r="U19" s="11">
+        <v>20000</v>
+      </c>
+      <c r="V19" s="13">
+        <v>0</v>
+      </c>
+      <c r="W19" s="13">
+        <v>0</v>
+      </c>
+      <c r="X19" s="1"/>
+      <c r="Y19" s="41"/>
+    </row>
+    <row r="20" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="7">
+        <v>1141207</v>
+      </c>
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="10">
+        <v>0</v>
+      </c>
+      <c r="G20" s="10">
+        <v>0</v>
+      </c>
+      <c r="H20" s="10">
+        <v>0</v>
+      </c>
+      <c r="I20" s="10">
+        <v>0</v>
+      </c>
+      <c r="J20" s="10">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>1</v>
+      </c>
+      <c r="L20" s="10">
+        <v>0</v>
+      </c>
+      <c r="M20" s="11">
+        <v>1</v>
+      </c>
+      <c r="N20" s="10">
+        <v>0</v>
+      </c>
+      <c r="O20" s="10">
+        <v>0</v>
+      </c>
+      <c r="P20" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="10">
+        <v>0</v>
+      </c>
+      <c r="R20" s="10">
+        <v>0</v>
+      </c>
+      <c r="S20" s="10">
+        <v>0</v>
+      </c>
+      <c r="T20" s="11">
+        <v>20000</v>
+      </c>
+      <c r="U20" s="11">
+        <v>20000</v>
+      </c>
+      <c r="V20" s="13">
+        <v>0</v>
+      </c>
+      <c r="W20" s="13">
+        <v>0</v>
+      </c>
+      <c r="X20" s="1"/>
+      <c r="Y20" s="41"/>
+    </row>
+    <row r="21" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="7">
+        <v>11501015</v>
+      </c>
+      <c r="E21" s="10">
+        <v>0</v>
+      </c>
+      <c r="F21" s="10">
+        <v>0</v>
+      </c>
+      <c r="G21" s="10">
+        <v>0</v>
+      </c>
+      <c r="H21" s="10">
+        <v>0</v>
+      </c>
+      <c r="I21" s="10">
+        <v>0</v>
+      </c>
+      <c r="J21" s="10">
+        <v>0</v>
+      </c>
+      <c r="K21" s="24">
+        <v>1</v>
+      </c>
+      <c r="L21" s="10">
+        <v>0</v>
+      </c>
+      <c r="M21" s="11">
+        <v>1</v>
+      </c>
+      <c r="N21" s="10">
+        <v>0</v>
+      </c>
+      <c r="O21" s="10">
+        <v>0</v>
+      </c>
+      <c r="P21" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="10">
+        <v>0</v>
+      </c>
+      <c r="R21" s="10">
+        <v>0</v>
+      </c>
+      <c r="S21" s="10">
+        <v>0</v>
+      </c>
+      <c r="T21" s="11">
+        <v>20000</v>
+      </c>
+      <c r="U21" s="11">
+        <v>20000</v>
+      </c>
+      <c r="V21" s="13">
+        <v>0</v>
+      </c>
+      <c r="W21" s="13">
+        <v>0</v>
+      </c>
+      <c r="X21" s="1"/>
+      <c r="Y21" s="41"/>
+    </row>
+    <row r="22" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="7">
+        <v>1150312</v>
+      </c>
+      <c r="E22" s="10">
+        <v>0</v>
+      </c>
+      <c r="F22" s="10">
+        <v>0</v>
+      </c>
+      <c r="G22" s="10">
+        <v>0</v>
+      </c>
+      <c r="H22" s="10">
+        <v>0</v>
+      </c>
+      <c r="I22" s="10">
+        <v>0</v>
+      </c>
+      <c r="J22" s="10">
+        <v>0</v>
+      </c>
+      <c r="K22" s="24">
+        <v>1</v>
+      </c>
+      <c r="L22" s="10">
+        <v>0</v>
+      </c>
+      <c r="M22" s="11">
+        <v>3</v>
+      </c>
+      <c r="N22" s="10">
+        <v>0</v>
+      </c>
+      <c r="O22" s="10">
+        <v>0</v>
+      </c>
+      <c r="P22" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="10">
+        <v>0</v>
+      </c>
+      <c r="R22" s="10">
+        <v>0</v>
+      </c>
+      <c r="S22" s="10">
+        <v>0</v>
+      </c>
+      <c r="T22" s="11">
+        <v>60000</v>
+      </c>
+      <c r="U22" s="11">
+        <v>60000</v>
+      </c>
+      <c r="V22" s="13">
+        <v>0</v>
+      </c>
+      <c r="W22" s="13">
+        <v>0</v>
+      </c>
+      <c r="X22" s="1"/>
+      <c r="Y22" s="41"/>
+    </row>
+    <row r="23" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1150421</v>
+      </c>
+      <c r="E23" s="10">
+        <v>0</v>
+      </c>
+      <c r="F23" s="10">
+        <v>0</v>
+      </c>
+      <c r="G23" s="11">
+        <v>1</v>
+      </c>
+      <c r="H23" s="10">
+        <v>0</v>
+      </c>
+      <c r="I23" s="10">
+        <v>0</v>
+      </c>
+      <c r="J23" s="10">
+        <v>0</v>
+      </c>
+      <c r="K23" s="10">
+        <v>0</v>
+      </c>
+      <c r="L23" s="10">
+        <v>0</v>
+      </c>
+      <c r="M23" s="10">
+        <v>0</v>
+      </c>
+      <c r="N23" s="10">
+        <v>0</v>
+      </c>
+      <c r="O23" s="10">
+        <v>0</v>
+      </c>
+      <c r="P23" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>0</v>
+      </c>
+      <c r="R23" s="10">
+        <v>0</v>
+      </c>
+      <c r="S23" s="10">
+        <v>0</v>
+      </c>
+      <c r="T23" s="11">
+        <v>200000</v>
+      </c>
+      <c r="U23" s="11">
+        <v>200000</v>
+      </c>
+      <c r="V23" s="13">
+        <v>0</v>
+      </c>
+      <c r="W23" s="13">
+        <v>0</v>
+      </c>
+      <c r="X23" s="1"/>
+      <c r="Y23" s="41"/>
+    </row>
+    <row r="24" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="7">
+        <v>1150427</v>
+      </c>
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="10">
+        <v>0</v>
+      </c>
+      <c r="G24" s="10">
+        <v>0</v>
+      </c>
+      <c r="H24" s="10">
+        <v>0</v>
+      </c>
+      <c r="I24" s="10">
+        <v>0</v>
+      </c>
+      <c r="J24" s="10">
+        <v>0</v>
+      </c>
+      <c r="K24" s="24">
+        <v>1</v>
+      </c>
+      <c r="L24" s="10">
+        <v>0</v>
+      </c>
+      <c r="M24" s="11">
+        <v>3</v>
+      </c>
+      <c r="N24" s="10">
+        <v>0</v>
+      </c>
+      <c r="O24" s="10">
+        <v>0</v>
+      </c>
+      <c r="P24" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="10">
+        <v>0</v>
+      </c>
+      <c r="R24" s="10">
+        <v>0</v>
+      </c>
+      <c r="S24" s="10">
+        <v>0</v>
+      </c>
+      <c r="T24" s="11">
+        <v>60000</v>
+      </c>
+      <c r="U24" s="11">
+        <v>60000</v>
+      </c>
+      <c r="V24" s="13">
+        <v>0</v>
+      </c>
+      <c r="W24" s="13">
+        <v>0</v>
+      </c>
+      <c r="X24" s="1"/>
+      <c r="Y24" s="41"/>
+    </row>
+    <row r="25" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1150609</v>
+      </c>
+      <c r="E25" s="10">
+        <v>0</v>
+      </c>
+      <c r="F25" s="10">
+        <v>0</v>
+      </c>
+      <c r="G25" s="10">
+        <v>0</v>
+      </c>
+      <c r="H25" s="10">
+        <v>0</v>
+      </c>
+      <c r="I25" s="10">
+        <v>0</v>
+      </c>
+      <c r="J25" s="10">
+        <v>0</v>
+      </c>
+      <c r="K25" s="24">
+        <v>1</v>
+      </c>
+      <c r="L25" s="10">
+        <v>0</v>
+      </c>
+      <c r="M25" s="11">
+        <v>2</v>
+      </c>
+      <c r="N25" s="10">
+        <v>0</v>
+      </c>
+      <c r="O25" s="10">
+        <v>0</v>
+      </c>
+      <c r="P25" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="10">
+        <v>0</v>
+      </c>
+      <c r="R25" s="10">
+        <v>0</v>
+      </c>
+      <c r="S25" s="10">
+        <v>0</v>
+      </c>
+      <c r="T25" s="11">
+        <v>40000</v>
+      </c>
+      <c r="U25" s="11">
+        <v>40000</v>
+      </c>
+      <c r="V25" s="13">
+        <v>0</v>
+      </c>
+      <c r="W25" s="13">
+        <v>0</v>
+      </c>
+      <c r="X25" s="1"/>
+      <c r="Y25" s="41"/>
+    </row>
+    <row r="26" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="7">
+        <v>1141105</v>
+      </c>
+      <c r="E26" s="10">
+        <v>0</v>
+      </c>
+      <c r="F26" s="10">
+        <v>0</v>
+      </c>
+      <c r="G26" s="10">
+        <v>1</v>
+      </c>
+      <c r="H26" s="10">
+        <v>0</v>
+      </c>
+      <c r="I26" s="10">
+        <v>0</v>
+      </c>
+      <c r="J26" s="10">
+        <v>0</v>
+      </c>
+      <c r="K26" s="10">
+        <v>0</v>
+      </c>
+      <c r="L26" s="10">
+        <v>0</v>
+      </c>
+      <c r="M26" s="10">
+        <v>0</v>
+      </c>
+      <c r="N26" s="10">
+        <v>0</v>
+      </c>
+      <c r="O26" s="10">
+        <v>0</v>
+      </c>
+      <c r="P26" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>0</v>
+      </c>
+      <c r="R26" s="10">
+        <v>0</v>
+      </c>
+      <c r="S26" s="10">
+        <v>0</v>
+      </c>
+      <c r="T26" s="11">
+        <v>200000</v>
+      </c>
+      <c r="U26" s="11">
+        <v>200000</v>
+      </c>
+      <c r="V26" s="13">
+        <v>0</v>
+      </c>
+      <c r="W26" s="13">
+        <v>0</v>
+      </c>
+      <c r="X26" s="42"/>
+      <c r="Y26" s="5"/>
+    </row>
+    <row r="27" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="7">
+        <v>1150320</v>
+      </c>
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="10">
+        <v>0</v>
+      </c>
+      <c r="G27" s="10">
+        <v>0</v>
+      </c>
+      <c r="H27" s="10">
+        <v>0</v>
+      </c>
+      <c r="I27" s="10">
+        <v>0</v>
+      </c>
+      <c r="J27" s="10">
+        <v>0</v>
+      </c>
+      <c r="K27" s="24">
+        <v>1</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0</v>
+      </c>
+      <c r="M27" s="11">
+        <v>1</v>
+      </c>
+      <c r="N27" s="10">
+        <v>0</v>
+      </c>
+      <c r="O27" s="10">
+        <v>0</v>
+      </c>
+      <c r="P27" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="10">
+        <v>0</v>
+      </c>
+      <c r="R27" s="10">
+        <v>0</v>
+      </c>
+      <c r="S27" s="10">
+        <v>0</v>
+      </c>
+      <c r="T27" s="11">
+        <v>20000</v>
+      </c>
+      <c r="U27" s="11">
+        <v>20000</v>
+      </c>
+      <c r="V27" s="24"/>
+      <c r="W27" s="25"/>
+      <c r="X27" s="43"/>
+      <c r="Y27" s="5"/>
+    </row>
+    <row r="28" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="7">
+        <v>1150428</v>
+      </c>
+      <c r="E28" s="10">
+        <v>0</v>
+      </c>
+      <c r="F28" s="10">
+        <v>0</v>
+      </c>
+      <c r="G28" s="10">
+        <v>1</v>
+      </c>
+      <c r="H28" s="10">
+        <v>0</v>
+      </c>
+      <c r="I28" s="10">
+        <v>0</v>
+      </c>
+      <c r="J28" s="10">
+        <v>0</v>
+      </c>
+      <c r="K28" s="10">
+        <v>2</v>
+      </c>
+      <c r="L28" s="10">
+        <v>0</v>
+      </c>
+      <c r="M28" s="10">
+        <v>3</v>
+      </c>
+      <c r="N28" s="10">
+        <v>0</v>
+      </c>
+      <c r="O28" s="10">
+        <v>0</v>
+      </c>
+      <c r="P28" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="10">
+        <v>0</v>
+      </c>
+      <c r="R28" s="10">
+        <v>0</v>
+      </c>
+      <c r="S28" s="10">
+        <v>0</v>
+      </c>
+      <c r="T28" s="12">
+        <v>260000</v>
+      </c>
+      <c r="U28" s="12">
+        <v>260000</v>
+      </c>
+      <c r="V28" s="13">
+        <v>0</v>
+      </c>
+      <c r="W28" s="13">
+        <v>0</v>
+      </c>
+      <c r="X28" s="43"/>
+      <c r="Y28" s="5"/>
+    </row>
+    <row r="29" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="E10" s="92"/>
-      <c r="F10" s="92" t="s">
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="7">
+        <v>1141227</v>
+      </c>
+      <c r="E29" s="10">
+        <v>0</v>
+      </c>
+      <c r="F29" s="10">
+        <v>0</v>
+      </c>
+      <c r="G29" s="10">
+        <v>0</v>
+      </c>
+      <c r="H29" s="10">
+        <v>0</v>
+      </c>
+      <c r="I29" s="10">
+        <v>0</v>
+      </c>
+      <c r="J29" s="10">
+        <v>0</v>
+      </c>
+      <c r="K29" s="24">
+        <v>1</v>
+      </c>
+      <c r="L29" s="10">
+        <v>0</v>
+      </c>
+      <c r="M29" s="11">
+        <v>1</v>
+      </c>
+      <c r="N29" s="10">
+        <v>0</v>
+      </c>
+      <c r="O29" s="10">
+        <v>0</v>
+      </c>
+      <c r="P29" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="10">
+        <v>0</v>
+      </c>
+      <c r="R29" s="10">
+        <v>0</v>
+      </c>
+      <c r="S29" s="10">
+        <v>0</v>
+      </c>
+      <c r="T29" s="11">
+        <v>20000</v>
+      </c>
+      <c r="U29" s="11">
+        <v>20000</v>
+      </c>
+      <c r="V29" s="24"/>
+      <c r="W29" s="25"/>
+      <c r="X29" s="43"/>
+      <c r="Y29" s="5"/>
+    </row>
+    <row r="30" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="7">
+        <v>1150416</v>
+      </c>
+      <c r="E30" s="10">
+        <v>0</v>
+      </c>
+      <c r="F30" s="10">
+        <v>0</v>
+      </c>
+      <c r="G30" s="10">
+        <v>0</v>
+      </c>
+      <c r="H30" s="10">
+        <v>0</v>
+      </c>
+      <c r="I30" s="10">
+        <v>0</v>
+      </c>
+      <c r="J30" s="10">
+        <v>0</v>
+      </c>
+      <c r="K30" s="24">
+        <v>1</v>
+      </c>
+      <c r="L30" s="10">
+        <v>0</v>
+      </c>
+      <c r="M30" s="11">
+        <v>1</v>
+      </c>
+      <c r="N30" s="10">
+        <v>0</v>
+      </c>
+      <c r="O30" s="10">
+        <v>0</v>
+      </c>
+      <c r="P30" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="10">
+        <v>0</v>
+      </c>
+      <c r="R30" s="10">
+        <v>0</v>
+      </c>
+      <c r="S30" s="10">
+        <v>0</v>
+      </c>
+      <c r="T30" s="11">
+        <v>20000</v>
+      </c>
+      <c r="U30" s="11">
+        <v>20000</v>
+      </c>
+      <c r="V30" s="24"/>
+      <c r="W30" s="25"/>
+      <c r="X30" s="43"/>
+      <c r="Y30" s="5"/>
+    </row>
+    <row r="31" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="G10" s="93"/>
-[...172 lines deleted...]
-      <c r="G15" s="75" t="s">
+      <c r="B31" s="7"/>
+      <c r="C31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D31" s="7">
+        <v>1150516</v>
+      </c>
+      <c r="E31" s="10">
+        <v>0</v>
+      </c>
+      <c r="F31" s="10">
+        <v>0</v>
+      </c>
+      <c r="G31" s="10">
+        <v>0</v>
+      </c>
+      <c r="H31" s="10">
+        <v>0</v>
+      </c>
+      <c r="I31" s="10">
+        <v>0</v>
+      </c>
+      <c r="J31" s="10">
+        <v>0</v>
+      </c>
+      <c r="K31" s="10">
+        <v>1</v>
+      </c>
+      <c r="L31" s="10">
+        <v>0</v>
+      </c>
+      <c r="M31" s="10">
+        <v>4</v>
+      </c>
+      <c r="N31" s="10">
+        <v>0</v>
+      </c>
+      <c r="O31" s="10">
+        <v>0</v>
+      </c>
+      <c r="P31" s="10">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="10">
+        <v>0</v>
+      </c>
+      <c r="R31" s="10">
+        <v>0</v>
+      </c>
+      <c r="S31" s="10">
+        <v>0</v>
+      </c>
+      <c r="T31" s="11">
+        <v>80000</v>
+      </c>
+      <c r="U31" s="11">
+        <v>80000</v>
+      </c>
+      <c r="V31" s="24"/>
+      <c r="W31" s="25"/>
+      <c r="X31" s="43"/>
+      <c r="Y31" s="5"/>
+    </row>
+    <row r="32" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="24"/>
+      <c r="W32" s="25"/>
+      <c r="X32" s="43"/>
+      <c r="Y32" s="5"/>
+    </row>
+    <row r="33" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="23"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="24"/>
+      <c r="K33" s="24"/>
+      <c r="L33" s="24"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="23"/>
+      <c r="O33" s="23"/>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="11"/>
+      <c r="R33" s="11"/>
+      <c r="S33" s="11"/>
+      <c r="T33" s="11"/>
+      <c r="U33" s="11"/>
+      <c r="V33" s="24"/>
+      <c r="W33" s="25"/>
+      <c r="X33" s="43"/>
+      <c r="Y33" s="5"/>
+    </row>
+    <row r="34" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="23"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="23"/>
+      <c r="O34" s="23"/>
+      <c r="P34" s="11"/>
+      <c r="Q34" s="11"/>
+      <c r="R34" s="11"/>
+      <c r="S34" s="11"/>
+      <c r="T34" s="11"/>
+      <c r="U34" s="11"/>
+      <c r="V34" s="24"/>
+      <c r="W34" s="25"/>
+      <c r="X34" s="43"/>
+      <c r="Y34" s="5"/>
+    </row>
+    <row r="35" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="7"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="11"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+      <c r="P35" s="11"/>
+      <c r="Q35" s="11"/>
+      <c r="R35" s="11"/>
+      <c r="S35" s="11"/>
+      <c r="T35" s="11"/>
+      <c r="U35" s="11"/>
+      <c r="V35" s="24"/>
+      <c r="W35" s="25"/>
+      <c r="X35" s="43"/>
+      <c r="Y35" s="5"/>
+    </row>
+    <row r="36" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="23"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="11"/>
+      <c r="N36" s="23"/>
+      <c r="O36" s="23"/>
+      <c r="P36" s="11"/>
+      <c r="Q36" s="11"/>
+      <c r="R36" s="11"/>
+      <c r="S36" s="11"/>
+      <c r="T36" s="11"/>
+      <c r="U36" s="11"/>
+      <c r="V36" s="24"/>
+      <c r="W36" s="25"/>
+      <c r="X36" s="43"/>
+      <c r="Y36" s="5"/>
+    </row>
+    <row r="37" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="23"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="11"/>
+      <c r="N37" s="23"/>
+      <c r="O37" s="23"/>
+      <c r="P37" s="11"/>
+      <c r="Q37" s="11"/>
+      <c r="R37" s="11"/>
+      <c r="S37" s="11"/>
+      <c r="T37" s="11"/>
+      <c r="U37" s="11"/>
+      <c r="V37" s="24"/>
+      <c r="W37" s="25"/>
+      <c r="X37" s="43"/>
+      <c r="Y37" s="5"/>
+    </row>
+    <row r="38" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="23"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="11"/>
+      <c r="N38" s="23"/>
+      <c r="O38" s="23"/>
+      <c r="P38" s="11"/>
+      <c r="Q38" s="11"/>
+      <c r="R38" s="11"/>
+      <c r="S38" s="11"/>
+      <c r="T38" s="11"/>
+      <c r="U38" s="11"/>
+      <c r="V38" s="24"/>
+      <c r="W38" s="25"/>
+      <c r="X38" s="43"/>
+      <c r="Y38" s="5"/>
+    </row>
+    <row r="39" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="23"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="11"/>
+      <c r="N39" s="23"/>
+      <c r="O39" s="23"/>
+      <c r="P39" s="11"/>
+      <c r="Q39" s="11"/>
+      <c r="R39" s="11"/>
+      <c r="S39" s="11"/>
+      <c r="T39" s="11"/>
+      <c r="U39" s="11"/>
+      <c r="V39" s="24"/>
+      <c r="W39" s="25"/>
+      <c r="X39" s="43"/>
+      <c r="Y39" s="5"/>
+    </row>
+    <row r="40" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="23"/>
+      <c r="I40" s="11"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="24"/>
+      <c r="M40" s="11"/>
+      <c r="N40" s="23"/>
+      <c r="O40" s="23"/>
+      <c r="P40" s="11"/>
+      <c r="Q40" s="11"/>
+      <c r="R40" s="11"/>
+      <c r="S40" s="11"/>
+      <c r="T40" s="11"/>
+      <c r="U40" s="11"/>
+      <c r="V40" s="24"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="43"/>
+      <c r="Y40" s="5"/>
+    </row>
+    <row r="41" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="24"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="23"/>
+      <c r="O41" s="23"/>
+      <c r="P41" s="11"/>
+      <c r="Q41" s="11"/>
+      <c r="R41" s="11"/>
+      <c r="S41" s="11"/>
+      <c r="T41" s="11"/>
+      <c r="U41" s="11"/>
+      <c r="V41" s="24"/>
+      <c r="W41" s="25"/>
+      <c r="X41" s="43"/>
+      <c r="Y41" s="5"/>
+    </row>
+    <row r="42" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="11"/>
+      <c r="N42" s="23"/>
+      <c r="O42" s="23"/>
+      <c r="P42" s="11"/>
+      <c r="Q42" s="11"/>
+      <c r="R42" s="11"/>
+      <c r="S42" s="11"/>
+      <c r="T42" s="11"/>
+      <c r="U42" s="11"/>
+      <c r="V42" s="24"/>
+      <c r="W42" s="25"/>
+      <c r="X42" s="43"/>
+      <c r="Y42" s="5"/>
+    </row>
+    <row r="43" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="23"/>
+      <c r="I43" s="11"/>
+      <c r="J43" s="24"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="24"/>
+      <c r="M43" s="11"/>
+      <c r="N43" s="23"/>
+      <c r="O43" s="23"/>
+      <c r="P43" s="11"/>
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11"/>
+      <c r="S43" s="11"/>
+      <c r="T43" s="11"/>
+      <c r="U43" s="11"/>
+      <c r="V43" s="24"/>
+      <c r="W43" s="25"/>
+      <c r="X43" s="43"/>
+      <c r="Y43" s="5"/>
+    </row>
+    <row r="44" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="23"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="11"/>
+      <c r="N44" s="23"/>
+      <c r="O44" s="23"/>
+      <c r="P44" s="11"/>
+      <c r="Q44" s="11"/>
+      <c r="R44" s="11"/>
+      <c r="S44" s="11"/>
+      <c r="T44" s="11"/>
+      <c r="U44" s="11"/>
+      <c r="V44" s="24"/>
+      <c r="W44" s="25"/>
+      <c r="X44" s="43"/>
+      <c r="Y44" s="5"/>
+    </row>
+    <row r="45" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="11"/>
+      <c r="N45" s="23"/>
+      <c r="O45" s="23"/>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="11"/>
+      <c r="R45" s="11"/>
+      <c r="S45" s="11"/>
+      <c r="T45" s="11"/>
+      <c r="U45" s="11"/>
+      <c r="V45" s="24"/>
+      <c r="W45" s="25"/>
+      <c r="X45" s="43"/>
+      <c r="Y45" s="5"/>
+    </row>
+    <row r="46" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="23"/>
+      <c r="I46" s="11"/>
+      <c r="J46" s="24"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="24"/>
+      <c r="M46" s="11"/>
+      <c r="N46" s="23"/>
+      <c r="O46" s="23"/>
+      <c r="P46" s="11"/>
+      <c r="Q46" s="11"/>
+      <c r="R46" s="11"/>
+      <c r="S46" s="11"/>
+      <c r="T46" s="11"/>
+      <c r="U46" s="11"/>
+      <c r="V46" s="24"/>
+      <c r="W46" s="25"/>
+      <c r="X46" s="43"/>
+      <c r="Y46" s="5"/>
+    </row>
+    <row r="47" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="23"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="24"/>
+      <c r="L47" s="24"/>
+      <c r="M47" s="11"/>
+      <c r="N47" s="23"/>
+      <c r="O47" s="23"/>
+      <c r="P47" s="11"/>
+      <c r="Q47" s="11"/>
+      <c r="R47" s="11"/>
+      <c r="S47" s="11"/>
+      <c r="T47" s="11"/>
+      <c r="U47" s="11"/>
+      <c r="V47" s="24"/>
+      <c r="W47" s="25"/>
+      <c r="X47" s="43"/>
+      <c r="Y47" s="5"/>
+    </row>
+    <row r="48" spans="1:25" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="23"/>
+      <c r="I48" s="11"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="24"/>
+      <c r="L48" s="24"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="23"/>
+      <c r="O48" s="23"/>
+      <c r="P48" s="11"/>
+      <c r="Q48" s="11"/>
+      <c r="R48" s="11"/>
+      <c r="S48" s="11"/>
+      <c r="T48" s="11"/>
+      <c r="U48" s="11"/>
+      <c r="V48" s="24"/>
+      <c r="W48" s="25"/>
+      <c r="X48" s="43"/>
+    </row>
+    <row r="49" spans="1:24" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="23"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="24"/>
+      <c r="L49" s="24"/>
+      <c r="M49" s="11"/>
+      <c r="N49" s="23"/>
+      <c r="O49" s="23"/>
+      <c r="P49" s="11"/>
+      <c r="Q49" s="11"/>
+      <c r="R49" s="11"/>
+      <c r="S49" s="11"/>
+      <c r="T49" s="11"/>
+      <c r="U49" s="11"/>
+      <c r="V49" s="24"/>
+      <c r="W49" s="25"/>
+      <c r="X49" s="43"/>
+    </row>
+    <row r="50" spans="1:24" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="H15" s="76"/>
-[...613 lines deleted...]
-      <c r="S41" s="142"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="33"/>
+      <c r="D50" s="33"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="33"/>
+      <c r="G50" s="33"/>
+      <c r="H50" s="33"/>
+      <c r="I50" s="33"/>
+      <c r="J50" s="33"/>
+      <c r="K50" s="33"/>
+      <c r="L50" s="33"/>
+      <c r="M50" s="33"/>
+      <c r="N50" s="33"/>
+      <c r="O50" s="33"/>
+      <c r="P50" s="33"/>
+      <c r="Q50" s="33"/>
+      <c r="R50" s="33"/>
+      <c r="S50" s="33"/>
+      <c r="T50" s="33"/>
+      <c r="U50" s="33"/>
+      <c r="V50" s="33"/>
+      <c r="W50" s="33"/>
+    </row>
+    <row r="51" spans="1:24" s="15" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="34" t="str">
+        <f>IF(LEN(A2)&gt;0,"填表　　　　　　　　　　　　　　　　　審核　　　　　　　　　　　　　　　　　業務主管人員　　　　　　　　　　　　　　　　　機關首長
+　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　主辦統計人員","")</f>
+        <v>填表　　　　　　　　　　　　　　　　　審核　　　　　　　　　　　　　　　　　業務主管人員　　　　　　　　　　　　　　　　　機關首長
+　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　主辦統計人員</v>
+      </c>
+      <c r="B51" s="34"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="34"/>
+      <c r="F51" s="34"/>
+      <c r="G51" s="34"/>
+      <c r="H51" s="34"/>
+      <c r="I51" s="34"/>
+      <c r="J51" s="34"/>
+      <c r="K51" s="34"/>
+      <c r="L51" s="34"/>
+      <c r="M51" s="34"/>
+      <c r="N51" s="34"/>
+      <c r="O51" s="34"/>
+      <c r="P51" s="34"/>
+      <c r="Q51" s="34"/>
+      <c r="R51" s="34"/>
+      <c r="S51" s="34"/>
+      <c r="T51" s="34"/>
+      <c r="U51" s="34"/>
+      <c r="V51" s="34"/>
+      <c r="W51" s="34"/>
+    </row>
+    <row r="52" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="str">
+        <f>IF(LEN(A2)&gt;0,"資料來源：","")</f>
+        <v>資料來源：</v>
+      </c>
+      <c r="B52" s="2"/>
+      <c r="C52" s="35" t="str">
+        <f>IF(LEN(A2)&gt;0,A2,"")</f>
+        <v>依據各公所報送本府資料彙編。</v>
+      </c>
+      <c r="D52" s="35"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="35"/>
+      <c r="H52" s="35"/>
+      <c r="I52" s="35"/>
+      <c r="J52" s="35"/>
+      <c r="K52" s="35"/>
+      <c r="L52" s="35"/>
+      <c r="M52" s="35"/>
+      <c r="N52" s="35"/>
+      <c r="O52" s="35"/>
+      <c r="P52" s="35"/>
+      <c r="Q52" s="35"/>
+      <c r="R52" s="35"/>
+      <c r="S52" s="35"/>
+      <c r="T52" s="35"/>
+      <c r="U52" s="35"/>
+      <c r="V52" s="35"/>
+      <c r="W52" s="35"/>
+    </row>
+    <row r="53" spans="1:24" s="26" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="6" t="str">
+        <f>IF(LEN(A2)&gt;0,"填表說明：","")</f>
+        <v>填表說明：</v>
+      </c>
+      <c r="B53" s="6"/>
+      <c r="C53" s="36" t="str">
+        <f>IF(LEN(C2)&gt;0,C2,"")</f>
+        <v>1.本表編製2份，於完成會核程序並經機關首長核章後，1份送主計處（室），1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。
+2.風災須註明颱風名稱。
+3.每發生1次災害填寫1列資料，同1鄉鎮市(區)如發生2次以上同種類災害，需填報2列以上資料。
+4.有關「空投」人數統計請納入「受災人數/其他」統計。
+5.「收容所/所數」：指災害發生時，各鄉、鎮、市(區)實際開設收容場所總數。</v>
+      </c>
+      <c r="D53" s="36"/>
+      <c r="E53" s="36"/>
+      <c r="F53" s="36"/>
+      <c r="G53" s="36"/>
+      <c r="H53" s="36"/>
+      <c r="I53" s="36"/>
+      <c r="J53" s="36"/>
+      <c r="K53" s="36"/>
+      <c r="L53" s="36"/>
+      <c r="M53" s="36"/>
+      <c r="N53" s="36"/>
+      <c r="O53" s="36"/>
+      <c r="P53" s="36"/>
+      <c r="Q53" s="36"/>
+      <c r="R53" s="36"/>
+      <c r="S53" s="36"/>
+      <c r="T53" s="36"/>
+      <c r="U53" s="36"/>
+      <c r="V53" s="36"/>
+      <c r="W53" s="36"/>
     </row>
   </sheetData>
-  <protectedRanges>
-[...18 lines deleted...]
-    <mergeCell ref="P12:S12"/>
+  <mergeCells count="30">
+    <mergeCell ref="Y12:Y25"/>
+    <mergeCell ref="W8:W9"/>
+    <mergeCell ref="C50:W50"/>
+    <mergeCell ref="A51:W51"/>
+    <mergeCell ref="C52:W52"/>
+    <mergeCell ref="X26:X49"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="C53:W53"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="T8:T9"/>
+    <mergeCell ref="V8:V9"/>
+    <mergeCell ref="U8:U9"/>
+    <mergeCell ref="Q7:S8"/>
+    <mergeCell ref="A5:W5"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="A6:W6"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="C7:C9"/>
+    <mergeCell ref="D7:D9"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:J7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="O7:P8"/>
+    <mergeCell ref="T7:W7"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="8" scale="90" orientation="landscape" r:id="rId1"/>
+  <phoneticPr fontId="4" type="noConversion"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="8" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'11242-03-03-2(2)'!Print_Area</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>115上半年彙整(上傳系統)</vt:lpstr>
+      <vt:lpstr>115上半年彙整(有臨短安)</vt:lpstr>
+      <vt:lpstr>'115上半年彙整(上傳系統)'!pp</vt:lpstr>
+      <vt:lpstr>'115上半年彙整(有臨短安)'!pp</vt:lpstr>
+      <vt:lpstr>'115上半年彙整(上傳系統)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'115上半年彙整(有臨短安)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>金諄資訊(股)公司</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>彭譯葶</dc:creator>
+  <dc:creator>金諄資訊(股)公司</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>