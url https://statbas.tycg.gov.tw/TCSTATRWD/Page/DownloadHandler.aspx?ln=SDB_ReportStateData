--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -1,6804 +1,2131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\socpc113-bcfca6\SHARE3.0\４－災害救助\1-災害防救業務(更新版)\11-災害救助金\3-統計數據及報表（常用數據、季報表）\1.季報表\115年度\上半年\第一次修正\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.21.8\綜規組\性騷擾業務●\10.半年報表\115上半年\115半年報上半(第一次修正)\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{712FB967-B4D0-4C43-9187-1B4EBCAD5329}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B7F872D-B87F-40CF-8C56-2919E6FBF8BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="115上半年彙整(上傳系統)" sheetId="4" r:id="rId1"/>
-    <sheet name="115上半年彙整(有臨短安)" sheetId="2" r:id="rId2"/>
+    <sheet name="10740-03-01" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="pp" localSheetId="0">'115上半年彙整(上傳系統)'!$A$3:$M$53</definedName>
-[...3 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'115上半年彙整(有臨短安)'!$3:$53</definedName>
+    <definedName name="pp">'10740-03-01'!$A$3:$S$15</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...2 lines deleted...]
-  </webPublishObjects>
+  <calcPr calcId="125725"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="56">
-[...22 lines deleted...]
-    <phoneticPr fontId="2" type="noConversion"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
+  <si>
+    <t>公　開　類</t>
+  </si>
+  <si>
+    <t>依據直轄市、縣（市）政府社會處(局)或家庭暴力及性侵害防治中心辦理之各項性騷擾防治服務業務資料彙編。</t>
+  </si>
+  <si>
+    <t>項目別</t>
+  </si>
+  <si>
+    <t>件數</t>
+  </si>
+  <si>
+    <t>註：係指依性騷擾防治法第25條所移送之案件。</t>
+  </si>
+  <si>
+    <t>申訴審議事件來源</t>
+  </si>
+  <si>
+    <t>警察機關</t>
+  </si>
+  <si>
+    <t>申訴事件審議結果</t>
   </si>
   <si>
     <t>總計</t>
-    <phoneticPr fontId="2" type="noConversion"/>
-[...132 lines deleted...]
-  <si>
+  </si>
+  <si>
+    <t>成立</t>
+  </si>
+  <si>
+    <t>不成立</t>
+  </si>
+  <si>
+    <t>調解事件調解結果</t>
+  </si>
+  <si>
+    <t>移送司法偵查
+(註)</t>
+  </si>
+  <si>
+    <t>政府機關（構）
+、部隊、學校</t>
+  </si>
+  <si>
+    <t>直轄市、縣（市）
+主管機關</t>
+  </si>
+  <si>
+    <t>表    號</t>
+  </si>
+  <si>
+    <t>單位：件</t>
+  </si>
+  <si>
+    <t>編製機關</t>
+  </si>
+  <si>
+    <t>民國115年 8月26日 09:49:52 印製</t>
+  </si>
+  <si>
+    <t>本表編製2份，1份送主計處，1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。</t>
+  </si>
+  <si>
+    <t>桃園市(家庭暴力暨性侵害防治中心)</t>
+  </si>
+  <si>
+    <t>半　年　報</t>
+  </si>
+  <si>
+    <t>每半年終了後2個月內編送</t>
+  </si>
+  <si>
+    <t>10740-03-01-2</t>
+  </si>
+  <si>
+    <t>桃園市性騷擾申訴事件審議結果（適用於113年下半年起）</t>
+  </si>
+  <si>
+    <t>中華民國115年下半年(7月至12月)</t>
+  </si>
+  <si>
+    <t>填表　　　　　　　　　　　　　　　　　審核　　　　　　　　　　　　　　　　　業務主管人員　　　　　　　　　　　　　　　　　機關首長
+　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　主辦統計人員</t>
+  </si>
+  <si>
+    <t>資料來源：依據直轄市、縣（市）政府社會處(局)或家庭暴力及性侵害防治中心辦理之各項性騷擾防治服務業務資料彙編。</t>
+  </si>
+  <si>
+    <t>填表說明：本表編製2份，1份送主計處，1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>修正原因：申訴審議事件來源警察機關誤植為195件</t>
+    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>桃園市性騷擾申訴事件審議結果</t>
+    </r>
     <r>
       <rPr>
-        <sz val="12"/>
-        <color theme="4"/>
+        <sz val="24"/>
+        <color rgb="FFFF0000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>新屋</t>
+      <t>(第一次修正)</t>
     </r>
-    <r>
-[...64 lines deleted...]
-    <phoneticPr fontId="4" type="noConversion"/>
+    <phoneticPr fontId="24" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
-[...5 lines deleted...]
-    <numFmt numFmtId="181" formatCode="##,###,##0;\-##,###,##0;&quot;        －&quot;"/>
+  <numFmts count="3">
+    <numFmt numFmtId="176" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="177" formatCode="#,##0.0000;\-#,##0.0000;&quot;－&quot;"/>
+    <numFmt numFmtId="178" formatCode="#,###,##0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="24"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF9C6500"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF006100"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFA7D00"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFA7D00"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF3F3F76"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF9C0006"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="12"/>
-[...16 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="細明體"/>
       <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="24"/>
+      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
-    <font>
-[...18 lines deleted...]
-    </font>
   </fonts>
-  <fills count="3">
+  <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
-      <patternFill patternType="solid">
-[...1 lines deleted...]
-        <bgColor indexed="64"/>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-      </bottom>
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...16 lines deleted...]
-      <left style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...9 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  <cellStyleXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="23" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="25" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="28" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="29" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="31" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="32" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="55">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="179" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="180" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - 輔色1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - 輔色2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - 輔色3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - 輔色4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - 輔色5" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - 輔色6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="40% - 輔色1" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="40% - 輔色2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="40% - 輔色3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="40% - 輔色4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="40% - 輔色5" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="40% - 輔色6" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="60% - 輔色1" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="60% - 輔色2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="60% - 輔色3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="60% - 輔色4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="60% - 輔色5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="60% - 輔色6" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="一般" xfId="0" builtinId="0"/>
+    <cellStyle name="中等" xfId="19" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="合計" xfId="20" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="好" xfId="21" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="計算方式" xfId="22" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="連結的儲存格" xfId="23" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="備註" xfId="24" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="說明文字" xfId="25" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="輔色1" xfId="26" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="輔色2" xfId="27" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="輔色3" xfId="28" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="輔色4" xfId="29" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="輔色5" xfId="30" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="輔色6" xfId="31" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="標題" xfId="32" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="標題 1" xfId="33" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="標題 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="標題 3" xfId="35" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="標題 4" xfId="36" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="輸入" xfId="37" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="輸出" xfId="38" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="檢查儲存格" xfId="39" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="壞" xfId="40" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="警告文字" xfId="41" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...974 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...27 lines deleted...]
-      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
       <a:lstStyle/>
-    </a:spDef>
-[...29 lines deleted...]
-      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40390E99-26A2-4A26-AD45-A15723ECF3A1}">
-[...3 lines deleted...]
-  <dimension ref="A1:V53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:S26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A33" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="C50" sqref="C50:T50"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="N8" sqref="N8:O9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.6" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.85546875" style="16" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="23" max="16384" width="9.28515625" style="16"/>
+    <col min="1" max="1" width="22.83203125" customWidth="1"/>
+    <col min="2" max="19" width="11.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="2" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:19" s="2" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+    </row>
+    <row r="2" spans="1:19" s="2" customFormat="1" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+    </row>
+    <row r="3" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="7"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="8"/>
+      <c r="J3" s="8"/>
+      <c r="K3" s="8"/>
+      <c r="L3" s="8"/>
+      <c r="M3" s="8"/>
+      <c r="N3" s="8"/>
+      <c r="O3" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33"/>
+    </row>
+    <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="36"/>
+      <c r="O4" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
+    </row>
+    <row r="5" spans="1:19" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="49"/>
+      <c r="C5" s="49"/>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="49"/>
+      <c r="S5" s="49"/>
+    </row>
+    <row r="6" spans="1:19" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="53"/>
+      <c r="D6" s="53"/>
+      <c r="E6" s="53"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="53"/>
+      <c r="H6" s="53"/>
+      <c r="I6" s="53"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="53"/>
+      <c r="L6" s="53"/>
+      <c r="M6" s="53"/>
+      <c r="N6" s="53"/>
+      <c r="O6" s="53"/>
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="10"/>
+      <c r="S6" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="45" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="52"/>
+      <c r="H7" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="52"/>
+      <c r="N7" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="O7" s="51"/>
+      <c r="P7" s="51"/>
+      <c r="Q7" s="52"/>
+      <c r="R7" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="S7" s="29"/>
+    </row>
+    <row r="8" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46"/>
+      <c r="B8" s="38" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="25"/>
+      <c r="D8" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="25"/>
+      <c r="F8" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="G8" s="21"/>
+      <c r="H8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="I8" s="21"/>
+      <c r="J8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="K8" s="21"/>
+      <c r="L8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="M8" s="25"/>
+      <c r="N8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="O8" s="21"/>
+      <c r="P8" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="Q8" s="25"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="31"/>
+    </row>
+    <row r="9" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="23"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="23"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="22"/>
+      <c r="O9" s="23"/>
+      <c r="P9" s="26"/>
+      <c r="Q9" s="27"/>
+      <c r="R9" s="26"/>
+      <c r="S9" s="32"/>
+    </row>
+    <row r="10" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="40">
+        <v>197</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="D10" s="18">
+        <v>13</v>
+      </c>
+      <c r="E10" s="19"/>
+      <c r="F10" s="18">
+        <v>3</v>
+      </c>
+      <c r="G10" s="19"/>
+      <c r="H10" s="18">
+        <v>213</v>
+      </c>
+      <c r="I10" s="19"/>
+      <c r="J10" s="18">
+        <v>148</v>
+      </c>
+      <c r="K10" s="19"/>
+      <c r="L10" s="18">
+        <v>65</v>
+      </c>
+      <c r="M10" s="19"/>
+      <c r="N10" s="18">
+        <v>9</v>
+      </c>
+      <c r="O10" s="19"/>
+      <c r="P10" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="19"/>
+      <c r="R10" s="18">
+        <v>45</v>
+      </c>
+      <c r="S10" s="44"/>
+    </row>
+    <row r="11" spans="1:19" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="42"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="42"/>
+      <c r="R11" s="42"/>
+      <c r="S11" s="42"/>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...18 lines deleted...]
-      <c r="T1" s="4"/>
+      <c r="B13" s="37"/>
+      <c r="C13" s="37"/>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="37"/>
+      <c r="H13" s="37"/>
+      <c r="I13" s="37"/>
+      <c r="J13" s="37"/>
+      <c r="K13" s="37"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q13" s="43"/>
+      <c r="R13" s="43"/>
+      <c r="S13" s="43"/>
     </row>
-    <row r="2" spans="1:22" s="2" customFormat="1" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="T2" s="4"/>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="37"/>
+      <c r="C14" s="37"/>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="37"/>
+      <c r="H14" s="37"/>
+      <c r="I14" s="37"/>
+      <c r="J14" s="37"/>
+      <c r="K14" s="37"/>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="37"/>
+      <c r="O14" s="37"/>
+      <c r="P14" s="37"/>
+      <c r="Q14" s="37"/>
+      <c r="R14" s="37"/>
+      <c r="S14" s="37"/>
     </row>
-    <row r="3" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="T3" s="5"/>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="4"/>
     </row>
-    <row r="4" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="T4" s="5"/>
+    <row r="16" spans="1:19" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13">
+        <v>197</v>
+      </c>
+      <c r="B16" s="13">
+        <v>13</v>
+      </c>
+      <c r="C16" s="14">
+        <v>3</v>
+      </c>
+      <c r="D16" s="14">
+        <v>213</v>
+      </c>
+      <c r="E16" s="14">
+        <v>148</v>
+      </c>
+      <c r="F16" s="14">
+        <v>65</v>
+      </c>
+      <c r="G16" s="14">
+        <v>9</v>
+      </c>
+      <c r="H16" s="14">
+        <v>1</v>
+      </c>
+      <c r="I16" s="14">
+        <v>45</v>
+      </c>
     </row>
-    <row r="5" spans="1:22" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-[...2029 lines deleted...]
-    </row>
+    <row r="17" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="18" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="19" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="20" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="21" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="22" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="23" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="24" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="25" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="26" hidden="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="29">
-[...2 lines deleted...]
-    <mergeCell ref="A6:T6"/>
+  <mergeCells count="33">
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="D8:E9"/>
+    <mergeCell ref="F8:G9"/>
+    <mergeCell ref="H7:M7"/>
+    <mergeCell ref="N7:Q7"/>
+    <mergeCell ref="B6:Q6"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="A14:S14"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B8:C9"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="H8:I9"/>
+    <mergeCell ref="J8:K9"/>
+    <mergeCell ref="A11:S11"/>
+    <mergeCell ref="P8:Q9"/>
+    <mergeCell ref="P13:S13"/>
+    <mergeCell ref="A13:O13"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
     <mergeCell ref="A7:A9"/>
-    <mergeCell ref="C7:C9"/>
-[...23 lines deleted...]
-    <mergeCell ref="T8:T9"/>
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="Q4:S4"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="N8:O9"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="L8:M9"/>
+    <mergeCell ref="R7:S9"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
+  <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="65" fitToHeight="0" orientation="landscape" r:id="rId1"/>
-[...2474 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="8" orientation="landscape" horizontalDpi="1200"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>'115上半年彙整(有臨短安)'!Print_Area</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>10740-03-01</vt:lpstr>
+      <vt:lpstr>pp</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>金諄資訊(股)公司</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>金諄資訊(股)公司</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>