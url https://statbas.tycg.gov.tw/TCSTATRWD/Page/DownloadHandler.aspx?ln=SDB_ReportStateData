--- v2 (2026-09-19)
+++ v3 (2026-11-04)
@@ -1,409 +1,686 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...7 lines deleted...]
-  </bookViews>
   <sheets>
-    <sheet name="10740-03-01" sheetId="1" r:id="rId1"/>
+    <sheet name="1832-01-06" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="pp">'10740-03-01'!$A$3:$S$15</definedName>
+    <definedName name="pp">'1832-01-06'!$A$4:$V$46</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
-[...4 lines deleted...]
-  </extLst>
+  <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>公　開　類</t>
   </si>
   <si>
-    <t>依據直轄市、縣（市）政府社會處(局)或家庭暴力及性侵害防治中心辦理之各項性騷擾防治服務業務資料彙編。</t>
-[...17 lines deleted...]
-    <t>申訴事件審議結果</t>
+    <t>依據本府轄內民眾申請療育補助及發展遲緩兒童通報轉介暨個案管理中心、辦理早期療育服務之民間團體及機構、幼托園所收托現況
+等之發展遲緩兒童案件資料彙編。（本表資料含新住民子女發展遲緩兒童）。</t>
+  </si>
+  <si>
+    <t>合計</t>
+  </si>
+  <si>
+    <t>男</t>
+  </si>
+  <si>
+    <t>女</t>
+  </si>
+  <si>
+    <t>早療機構</t>
+  </si>
+  <si>
+    <t>社福機構</t>
+  </si>
+  <si>
+    <t>一、個案通報</t>
+  </si>
+  <si>
+    <t>桃園市發展遲緩兒童早期療育服務概況(續)</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
-    <t>成立</t>
-[...65 lines deleted...]
-    <phoneticPr fontId="24" type="noConversion"/>
+    <t>安置人數/年齡</t>
+  </si>
+  <si>
+    <t>一般(1)</t>
+  </si>
+  <si>
+    <t>原住民(2)</t>
+  </si>
+  <si>
+    <t>0-未滿2歲</t>
+  </si>
+  <si>
+    <t>2-未滿3歲</t>
+  </si>
+  <si>
+    <t>3-未滿5歲</t>
+  </si>
+  <si>
+    <t>5-未滿6歲</t>
+  </si>
+  <si>
+    <t>6歲以上</t>
+  </si>
+  <si>
+    <t>四、療育類別</t>
+  </si>
+  <si>
+    <t>療育人數/年齡</t>
+  </si>
+  <si>
+    <t>總計=(1)+(2)</t>
+  </si>
+  <si>
+    <t>持有發展遲緩證明</t>
+  </si>
+  <si>
+    <t>療育個案人數按服務類別(可複選)</t>
+  </si>
+  <si>
+    <t>總計(人次)</t>
+  </si>
+  <si>
+    <t>醫療院所療育</t>
+  </si>
+  <si>
+    <t>到宅療育</t>
+  </si>
+  <si>
+    <t>日間療育</t>
+  </si>
+  <si>
+    <t>其他療育</t>
   </si>
   <si>
     <r>
-      <t>桃園市性騷擾申訴事件審議結果</t>
+      <t>時段療育</t>
     </r>
     <r>
       <rPr>
-        <sz val="24"/>
-        <color rgb="FFFF0000"/>
+        <sz val="8"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
-      <t>(第一次修正)</t>
+      <t>(含定點療育)</t>
     </r>
-    <phoneticPr fontId="24" type="noConversion"/>
+  </si>
+  <si>
+    <t>本季底實際療育人數按年齡分</t>
+  </si>
+  <si>
+    <t>有</t>
+  </si>
+  <si>
+    <t>療育補助人數及經費</t>
+  </si>
+  <si>
+    <t>交通費補助</t>
+  </si>
+  <si>
+    <t>療育訓練補助</t>
+  </si>
+  <si>
+    <t>其他補助</t>
+  </si>
+  <si>
+    <t>補助金額</t>
+  </si>
+  <si>
+    <t>本季執行經費</t>
+  </si>
+  <si>
+    <t>中央</t>
+  </si>
+  <si>
+    <t>縣市政府</t>
+  </si>
+  <si>
+    <t>**第1季為本季補助之人數，第2、3、4季僅統計本季新增補助之人數。</t>
+  </si>
+  <si>
+    <t>五、療育補助</t>
+  </si>
+  <si>
+    <t>所數</t>
+  </si>
+  <si>
+    <t>本季通報來源</t>
+  </si>
+  <si>
+    <t>家長、監護者</t>
+  </si>
+  <si>
+    <t>醫療院所</t>
+  </si>
+  <si>
+    <t>衛生所</t>
+  </si>
+  <si>
+    <t>其他</t>
+  </si>
+  <si>
+    <t>本季個案人數按年齡</t>
+  </si>
+  <si>
+    <t>疑似發展遲緩</t>
+  </si>
+  <si>
+    <t>0-未滿1歲</t>
+  </si>
+  <si>
+    <t>1-未滿2歲</t>
+  </si>
+  <si>
+    <t>3-未滿4歲</t>
+  </si>
+  <si>
+    <t>4-未滿5歲</t>
+  </si>
+  <si>
+    <t>**個案通報：通報來源「總計之合計、男、女/一般、原住民」與個案人數「總計之合計、男、女/一般、原住民」人數應該相等。已通報及重開案之個案不重覆計算。</t>
+  </si>
+  <si>
+    <t>**年齡係以"通報日"為計算基準。</t>
+  </si>
+  <si>
+    <t>二、個案管理</t>
+  </si>
+  <si>
+    <t>個案管理人數</t>
+  </si>
+  <si>
+    <t>收托機構類別</t>
+  </si>
+  <si>
+    <t>總　計</t>
+  </si>
+  <si>
+    <t>托嬰中心</t>
+  </si>
+  <si>
+    <t>幼教機構(幼兒園、學前特教班)</t>
+  </si>
+  <si>
+    <t>身障機構(含兼辦早療業務)</t>
+  </si>
+  <si>
+    <t>三、收托單位及人數</t>
+  </si>
+  <si>
+    <t>第1季為本季收托之所數，第2、3、4季僅統計本季新增收托之所數。</t>
+  </si>
+  <si>
+    <t>備註</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">身障機構
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
+      </rPr>
+      <t>(含兼辦早療業務)</t>
+    </r>
+  </si>
+  <si>
+    <t>收托機構個案人數</t>
+  </si>
+  <si>
+    <t>本季底實際收托人數按年齡分</t>
+  </si>
+  <si>
+    <t>上季延續服務個案(1)</t>
+  </si>
+  <si>
+    <t>本季新增個案(2)</t>
+  </si>
+  <si>
+    <t>本季結案個案(3)</t>
+  </si>
+  <si>
+    <t>本季現有服務個(4)=(1)+(2)-(3)</t>
+  </si>
+  <si>
+    <t>**「上季延續服務個案」之「總計、一般合計數」應與上一季「本季現有服務個案」之「總計、一般合計數、原住民合計數」人數相符。</t>
+  </si>
+  <si>
+    <t>單位：人</t>
+  </si>
+  <si>
+    <t>單位：所、人</t>
+  </si>
+  <si>
+    <t>單位：人、人次</t>
+  </si>
+  <si>
+    <t>單位：人、人次、元</t>
+  </si>
+  <si>
+    <t>**收托機構個案數：第1季為本季收托之人數，第2、3、4季僅統計本季新增收托之人數。本季底實際收托人數，年齡係以”季底”為計算基準，人數計算不限於本季新增收托人數。</t>
+  </si>
+  <si>
+    <t>**療育服務個案數：第1季為本季療育之人數，第2、3、4季僅統計本季新增療育之人數。本季底接受療育人數，年齡係以”季底”為計算基準，人數計算不限於本季新增療育人數。</t>
+  </si>
+  <si>
+    <t>療育訓練費補助</t>
+  </si>
+  <si>
+    <t>居家托育人員</t>
+  </si>
+  <si>
+    <t>持有身心障礙證明</t>
+  </si>
+  <si>
+    <t>編製機關</t>
+  </si>
+  <si>
+    <t>表　　號</t>
+  </si>
+  <si>
+    <t>療育補助類別(可複選)(本季補助人數)</t>
+  </si>
+  <si>
+    <t>一　般</t>
+  </si>
+  <si>
+    <t>原住民</t>
+  </si>
+  <si>
+    <t>桃園市政府(婦幼發展局)</t>
+  </si>
+  <si>
+    <t>季　　　報</t>
+  </si>
+  <si>
+    <t>每季終了後1個月內編送</t>
+  </si>
+  <si>
+    <t>10730-06-03-2</t>
+  </si>
+  <si>
+    <t>桃園市發展遲緩兒童早期療育服務概況</t>
+  </si>
+  <si>
+    <t>中華民國115年第3季( 7月至9月 )</t>
+  </si>
+  <si>
+    <t>民國115年10月28日 11:28:47 印製</t>
+  </si>
+  <si>
+    <t>本表編製2份，1份送主計處，1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。</t>
+  </si>
+  <si>
+    <t>填表　　　　　　　　　　　　　　　　　審核　　　　　　　　　　　　　　　　　業務主管人員　　　　　　　　　　　　　　　　　機關首長
+　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　主辦統計人員</t>
+  </si>
+  <si>
+    <t>資料來源：依據本府轄內民眾申請療育補助及發展遲緩兒童通報轉介暨個案管理中心、辦理早期療育服務之民間團體及機構、幼托園所收托現況
+　　　　　等之發展遲緩兒童案件資料彙編。（本表資料含新住民子女發展遲緩兒童）。</t>
+  </si>
+  <si>
+    <t>填表說明：本表編製2份，1份送主計處，1份自存外，應由網際網路線上傳送至衛生福利部統計處資料庫。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...3 lines deleted...]
-    <numFmt numFmtId="178" formatCode="#,###,##0"/>
+<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <numFmts count="27">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="#,##0;\-#,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="173" formatCode="#,##0.0;\-#,##0.0;&quot;－&quot;"/>
+    <numFmt numFmtId="174" formatCode="#,##0.00;\-#,##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="175" formatCode="#,##0.000;\-#,##0.000;&quot;－&quot;"/>
+    <numFmt numFmtId="176" formatCode="#,##0.0000;\-#,##0.0000;&quot;－&quot;"/>
+    <numFmt numFmtId="177" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
+    <numFmt numFmtId="178" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
+    <numFmt numFmtId="179" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
+    <numFmt numFmtId="180" formatCode="0_);[Red]\(0\)"/>
+    <numFmt numFmtId="181" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
+    <numFmt numFmtId="182" formatCode="#,##0.000000_);[Red]\(#,##0.000000\)"/>
+    <numFmt numFmtId="183" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="184" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
+    <numFmt numFmtId="185" formatCode="#,##0_ "/>
+    <numFmt numFmtId="186" formatCode="###,###,##0"/>
+    <numFmt numFmtId="187" formatCode="###,##0"/>
+    <numFmt numFmtId="188" formatCode="###,##0;-###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="189" formatCode="##,##0"/>
+    <numFmt numFmtId="190" formatCode="##,##0;-##,##0;&quot;－&quot;"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="40">
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
-      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
     </font>
     <font>
       <sz val="24"/>
       <name val="標楷體"/>
-      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <u val="single"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+      <color indexed="12"/>
+    </font>
+    <font>
+      <u val="single"/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+      <color indexed="36"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="1"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="0"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF9C6500"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="9C6500"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="1"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF006100"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="006100"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFA7D00"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="FA7D00"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFA7D00"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="FA7D00"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
-      <color rgb="FF7F7F7F"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="7F7F7F"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF3F3F76"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="3F3F76"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FF3F3F3F"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="3F3F3F"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="0"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF9C0006"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="9C0006"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="FF0000"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
-      <family val="4"/>
+      <charset val="136"/>
+      <color theme="1"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+      <color rgb="FF000000"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...15 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="標楷體"/>
-      <family val="4"/>
-[...7 lines deleted...]
-      <charset val="136"/>
+      <charset val="0"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill patternType="none">
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="gray125">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill patternType="none">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
@@ -471,1661 +748,7822 @@
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor rgb="FFEB9C"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor rgb="C6EFCE"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor rgb="F2F2F2"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor rgb="FFFFCC"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC99"/>
+        <fgColor rgb="FFCC99"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA5A5A5"/>
+        <fgColor rgb="A5A5A5"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
+        <fgColor rgb="FFC7CE"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="32">
+  <borders count="65">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
-        <color rgb="FFFF8001"/>
+        <color rgb="FF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </left>
       <right style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </right>
       <top style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </top>
       <bottom style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...22 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...3 lines deleted...]
-      <bottom/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...18 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="medium">
-[...23 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="42">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+  <cellStyleXfs count="50">
+    <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
+    <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="15" numFmtId="0" fontId="17" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="16" numFmtId="0" fontId="17" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="17" numFmtId="0" fontId="17" fillId="5" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="18" numFmtId="0" fontId="17" fillId="6" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="19" numFmtId="0" fontId="17" fillId="7" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="20" numFmtId="0" fontId="17" fillId="8" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="21" numFmtId="0" fontId="17" fillId="9" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="22" numFmtId="0" fontId="17" fillId="10" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="23" numFmtId="0" fontId="17" fillId="11" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="24" numFmtId="0" fontId="17" fillId="12" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="25" numFmtId="0" fontId="17" fillId="13" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="26" numFmtId="0" fontId="17" fillId="14" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="27" numFmtId="0" fontId="18" fillId="15" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="28" numFmtId="0" fontId="18" fillId="16" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="29" numFmtId="0" fontId="18" fillId="17" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="30" numFmtId="0" fontId="18" fillId="18" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="31" numFmtId="0" fontId="18" fillId="19" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="32" numFmtId="0" fontId="18" fillId="20" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="21" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="33" numFmtId="0" fontId="17" fillId="2" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="34" numFmtId="171" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="35" numFmtId="168" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="36" numFmtId="0" fontId="9" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf xxid="37" numFmtId="0" fontId="19" fillId="21" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="22" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="38" numFmtId="0" fontId="20" fillId="2" borderId="1" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="23" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="39" numFmtId="0" fontId="21" fillId="22" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="40" numFmtId="9" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="41" numFmtId="0" fontId="22" fillId="23" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="24" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="42" numFmtId="170" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="43" numFmtId="169" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="44" numFmtId="0" fontId="23" fillId="2" borderId="3" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="45" numFmtId="0" fontId="0" fillId="24" borderId="4" applyAlignment="0" applyFont="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="25" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="46" numFmtId="0" fontId="8" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf xxid="47" numFmtId="0" fontId="24" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="26" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="48" numFmtId="0" fontId="18" fillId="25" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="49" numFmtId="0" fontId="18" fillId="26" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="28" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="50" numFmtId="0" fontId="18" fillId="27" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="29" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="51" numFmtId="0" fontId="18" fillId="28" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="30" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="52" numFmtId="0" fontId="18" fillId="29" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="53" numFmtId="0" fontId="18" fillId="30" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="54" numFmtId="0" fontId="25" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="55" numFmtId="0" fontId="26" fillId="2" borderId="5" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="56" numFmtId="0" fontId="27" fillId="2" borderId="6" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="57" numFmtId="0" fontId="28" fillId="2" borderId="7" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="31" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="58" numFmtId="0" fontId="28" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="59" numFmtId="0" fontId="29" fillId="31" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="32" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="60" numFmtId="0" fontId="30" fillId="23" borderId="8" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="33" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="61" numFmtId="0" fontId="31" fillId="32" borderId="9" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="62" numFmtId="0" fontId="32" fillId="33" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf xxid="63" numFmtId="0" fontId="33" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="55">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+  <cellXfs>
+    <xf xxid="64" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="65" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="66" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="67" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="68" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf xxid="69" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="70" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="71" numFmtId="49" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="72" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf xxid="73" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="177" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="74" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf xxid="75" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="76" numFmtId="168" fontId="7" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="77" numFmtId="183" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="78" numFmtId="171" fontId="5" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="79" numFmtId="171" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="80" numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="81" numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="82" numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="83" numFmtId="168" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="84" numFmtId="168" fontId="5" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="85" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="86" numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="87" numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="88" numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="89" numFmtId="168" fontId="12" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="90" numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="91" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="92" numFmtId="168" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="93" numFmtId="168" fontId="7" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="94" numFmtId="168" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="95" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="96" numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="97" numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="98" numFmtId="183" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="99" numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="100" numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="101" numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="102" numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="103" numFmtId="183" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="104" numFmtId="168" fontId="5" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="105" numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="106" numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="107" numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="108" numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="109" numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="110" numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="111" numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="112" numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="113" numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="114" numFmtId="0" fontId="12" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="115" numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="116" numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="117" numFmtId="0" fontId="12" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="118" numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="119" numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="120" numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="121" numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="122" numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="123" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="124" numFmtId="183" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="125" numFmtId="183" fontId="5" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="126" numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="127" numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="128" numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="129" numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="130" numFmtId="172" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="131" numFmtId="172" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="132" numFmtId="172" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="133" numFmtId="172" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="134" numFmtId="172" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="135" numFmtId="172" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="136" numFmtId="172" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="137" numFmtId="172" fontId="7" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="138" numFmtId="168" fontId="5" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="139" numFmtId="168" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="140" numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="141" numFmtId="183" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="142" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="143" numFmtId="0" fontId="5" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="144" numFmtId="0" fontId="5" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="145" numFmtId="0" fontId="5" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="146" numFmtId="168" fontId="5" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="147" numFmtId="168" fontId="5" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="148" numFmtId="172" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="178" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="149" numFmtId="172" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="178" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf xxid="150" numFmtId="172" fontId="7" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="151" numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="152" numFmtId="172" fontId="7" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="153" numFmtId="172" fontId="7" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="154" numFmtId="172" fontId="7" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="155" numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="156" numFmtId="168" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="157" numFmtId="168" fontId="5" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="158" numFmtId="0" fontId="5" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="159" numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="160" numFmtId="172" fontId="7" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="161" numFmtId="172" fontId="7" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="162" numFmtId="183" fontId="5" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="163" numFmtId="168" fontId="5" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="164" numFmtId="168" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="165" numFmtId="168" fontId="5" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="166" numFmtId="168" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="167" numFmtId="168" fontId="5" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="168" numFmtId="168" fontId="5" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="169" numFmtId="0" fontId="5" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="170" numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="171" numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="172" numFmtId="0" fontId="5" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="173" numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="174" numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="175" numFmtId="172" fontId="7" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="176" numFmtId="172" fontId="7" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="177" numFmtId="172" fontId="7" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="178" numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="179" numFmtId="0" fontId="5" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="180" numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="181" numFmtId="0" fontId="5" fillId="2" borderId="45" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="182" numFmtId="0" fontId="5" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="183" numFmtId="0" fontId="5" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="184" numFmtId="0" fontId="5" fillId="2" borderId="47" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="185" numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="186" numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="187" numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="188" numFmtId="0" fontId="5" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="189" numFmtId="0" fontId="5" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="190" numFmtId="172" fontId="7" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="191" numFmtId="172" fontId="7" fillId="2" borderId="50" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="192" numFmtId="172" fontId="7" fillId="2" borderId="51" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="193" numFmtId="168" fontId="1" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="194" numFmtId="172" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="195" numFmtId="172" fontId="7" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="196" numFmtId="172" fontId="7" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="197" numFmtId="172" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="198" numFmtId="172" fontId="7" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="199" numFmtId="168" fontId="5" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="200" numFmtId="172" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="201" numFmtId="168" fontId="5" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="202" numFmtId="168" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="203" numFmtId="172" fontId="7" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="204" numFmtId="168" fontId="5" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="205" numFmtId="168" fontId="5" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="206" numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="207" numFmtId="176" fontId="5" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="208" numFmtId="176" fontId="5" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="209" numFmtId="183" fontId="5" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="210" numFmtId="183" fontId="5" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="211" numFmtId="168" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="212" numFmtId="176" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="213" numFmtId="176" fontId="5" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="214" numFmtId="176" fontId="5" fillId="2" borderId="52" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="215" numFmtId="176" fontId="5" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="216" numFmtId="176" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="217" numFmtId="176" fontId="5" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="218" numFmtId="176" fontId="5" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="219" numFmtId="176" fontId="5" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="220" numFmtId="176" fontId="5" fillId="2" borderId="53" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="221" numFmtId="168" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="222" numFmtId="172" fontId="7" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="223" numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="224" numFmtId="0" fontId="5" fillId="2" borderId="52" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="225" numFmtId="176" fontId="5" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="226" numFmtId="176" fontId="5" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="227" numFmtId="176" fontId="5" fillId="2" borderId="53" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="228" numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="229" numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="230" numFmtId="0" fontId="5" fillId="2" borderId="54" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="231" numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="232" numFmtId="172" fontId="7" fillId="2" borderId="54" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="233" numFmtId="172" fontId="7" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="234" numFmtId="172" fontId="7" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="235" numFmtId="172" fontId="7" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="236" numFmtId="172" fontId="7" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="237" numFmtId="168" fontId="1" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="238" numFmtId="0" fontId="1" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="239" numFmtId="172" fontId="7" fillId="2" borderId="55" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="240" numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="241" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf xxid="242" numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="243" numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="244" numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="245" numFmtId="0" fontId="15" fillId="2" borderId="54" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="246" numFmtId="0" fontId="15" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="247" numFmtId="0" fontId="15" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="248" numFmtId="0" fontId="15" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="249" numFmtId="168" fontId="5" fillId="2" borderId="54" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="250" numFmtId="168" fontId="5" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="251" numFmtId="168" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="252" numFmtId="168" fontId="5" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="253" numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="254" numFmtId="0" fontId="11" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="255" numFmtId="0" fontId="5" fillId="2" borderId="56" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="256" numFmtId="0" fontId="0" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="257" numFmtId="0" fontId="0" fillId="2" borderId="57" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="258" numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="259" numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="260" numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="261" numFmtId="0" fontId="15" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="262" numFmtId="0" fontId="15" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="263" numFmtId="0" fontId="15" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="264" numFmtId="168" fontId="5" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="265" numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="266" numFmtId="0" fontId="5" fillId="2" borderId="58" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="267" numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="268" numFmtId="0" fontId="5" fillId="2" borderId="59" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="269" numFmtId="172" fontId="7" fillId="2" borderId="60" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="270" numFmtId="172" fontId="7" fillId="2" borderId="60" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="271" numFmtId="172" fontId="7" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="272" numFmtId="0" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="273" numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="274" numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="275" numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="276" numFmtId="0" fontId="5" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="277" numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="278" numFmtId="0" fontId="34" fillId="2" borderId="61" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="279" numFmtId="0" fontId="34" fillId="2" borderId="62" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="280" numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="281" numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="282" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="283" numFmtId="0" fontId="11" fillId="2" borderId="58" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="284" numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="285" numFmtId="0" fontId="11" fillId="2" borderId="59" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="286" numFmtId="0" fontId="11" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="287" numFmtId="0" fontId="11" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="288" numFmtId="0" fontId="11" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="289" numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="290" numFmtId="0" fontId="5" fillId="2" borderId="47" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="291" numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="292" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="293" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="294" numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="295" numFmtId="172" fontId="7" fillId="2" borderId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="296" numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="297" numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="298" numFmtId="0" fontId="1" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="299" numFmtId="183" fontId="5" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="300" numFmtId="183" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="301" numFmtId="183" fontId="5" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="302" numFmtId="168" fontId="5" fillId="2" borderId="63" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="303" numFmtId="0" fontId="11" fillId="2" borderId="58" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="304" numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="305" numFmtId="0" fontId="11" fillId="2" borderId="59" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="306" numFmtId="0" fontId="11" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="307" numFmtId="0" fontId="11" fillId="2" borderId="46" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="308" numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="309" numFmtId="168" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="310" numFmtId="176" fontId="5" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="311" numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="312" numFmtId="172" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="313" numFmtId="0" fontId="0" fillId="2" borderId="52" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="314" numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="315" numFmtId="176" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="316" numFmtId="176" fontId="5" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="317" numFmtId="0" fontId="5" fillId="2" borderId="64" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...51 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf xxid="318" numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="319" numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="320" numFmtId="0" fontId="5" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="321" numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="322" numFmtId="176" fontId="5" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="323" numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="324" numFmtId="0" fontId="11" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="325" numFmtId="0" fontId="5" fillId="2" borderId="63" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="326" numFmtId="0" fontId="5" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="327" numFmtId="0" fontId="10" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="328" numFmtId="0" fontId="16" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="329" numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="330" numFmtId="176" fontId="5" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="331" numFmtId="0" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="332" numFmtId="176" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="333" numFmtId="0" fontId="10" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf xxid="334" numFmtId="0" fontId="34" fillId="2" borderId="42" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="335" numFmtId="0" fontId="34" fillId="2" borderId="43" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="336" numFmtId="0" fontId="34" fillId="2" borderId="46" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="337" numFmtId="0" fontId="34" fillId="2" borderId="50" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="338" numFmtId="0" fontId="34" fillId="2" borderId="42" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="339" numFmtId="0" fontId="34" fillId="2" borderId="43" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="340" numFmtId="0" fontId="34" fillId="2" borderId="46" xfId="33" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf xxid="341" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="342" numFmtId="0" fontId="10" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="343" numFmtId="0" fontId="1" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf xxid="344" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
+    <xf xxid="345" numFmtId="187" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="346" numFmtId="187" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="347" numFmtId="187" fontId="37" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="348" numFmtId="188" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="349" numFmtId="188" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="350" numFmtId="188" fontId="37" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="351" numFmtId="189" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="352" numFmtId="189" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="353" numFmtId="189" fontId="37" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="354" numFmtId="187" fontId="12" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="355" numFmtId="187" fontId="12" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="356" numFmtId="187" fontId="38" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="357" numFmtId="187" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="358" numFmtId="187" fontId="37" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="359" numFmtId="187" fontId="37" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="360" numFmtId="187" fontId="12" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="361" numFmtId="187" fontId="38" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="362" numFmtId="187" fontId="37" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="363" numFmtId="187" fontId="12" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="364" numFmtId="187" fontId="12" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="365" numFmtId="187" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="366" numFmtId="187" fontId="38" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="367" numFmtId="187" fontId="37" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="368" numFmtId="187" fontId="37" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="369" numFmtId="187" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="370" numFmtId="187" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="371" numFmtId="187" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="372" numFmtId="187" fontId="12" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="373" numFmtId="187" fontId="12" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="374" numFmtId="187" fontId="38" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="375" numFmtId="187" fontId="38" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="376" numFmtId="187" fontId="37" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="377" numFmtId="187" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="378" numFmtId="188" fontId="12" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="379" numFmtId="188" fontId="38" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="380" numFmtId="188" fontId="37" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="381" numFmtId="188" fontId="12" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="382" numFmtId="188" fontId="38" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="383" numFmtId="188" fontId="37" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="384" numFmtId="188" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="385" numFmtId="188" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="386" numFmtId="188" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="387" numFmtId="188" fontId="12" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="388" numFmtId="188" fontId="12" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="389" numFmtId="188" fontId="38" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="390" numFmtId="188" fontId="38" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="391" numFmtId="188" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="392" numFmtId="188" fontId="37" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="393" numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="394" numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="395" numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="396" numFmtId="189" fontId="12" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="397" numFmtId="189" fontId="12" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="398" numFmtId="189" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="399" numFmtId="189" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="400" numFmtId="189" fontId="38" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="401" numFmtId="189" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="402" numFmtId="189" fontId="37" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="403" numFmtId="189" fontId="37" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="404" numFmtId="189" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="405" numFmtId="189" fontId="12" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="406" numFmtId="189" fontId="12" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="407" numFmtId="189" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="408" numFmtId="189" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="409" numFmtId="189" fontId="38" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="410" numFmtId="189" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="411" numFmtId="189" fontId="37" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="412" numFmtId="189" fontId="37" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="413" numFmtId="189" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="414" numFmtId="190" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="415" numFmtId="190" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="416" numFmtId="190" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="417" numFmtId="190" fontId="12" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="418" numFmtId="190" fontId="12" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="419" numFmtId="190" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="420" numFmtId="190" fontId="38" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="421" numFmtId="190" fontId="37" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="422" numFmtId="190" fontId="37" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="423" numFmtId="190" fontId="12" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="424" numFmtId="190" fontId="12" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="425" numFmtId="190" fontId="12" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="426" numFmtId="190" fontId="38" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="427" numFmtId="190" fontId="38" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="428" numFmtId="190" fontId="38" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="429" numFmtId="190" fontId="37" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="430" numFmtId="190" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="431" numFmtId="190" fontId="37" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="432" numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="433" numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="434" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="435" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf xxid="436" numFmtId="0" fontId="39" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf xxid="437" numFmtId="187" fontId="12" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="438" numFmtId="187" fontId="12" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="439" numFmtId="187" fontId="12" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="440" numFmtId="187" fontId="38" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="441" numFmtId="187" fontId="38" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="442" numFmtId="187" fontId="38" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="443" numFmtId="187" fontId="37" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="444" numFmtId="187" fontId="37" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="445" numFmtId="187" fontId="37" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="446" numFmtId="187" fontId="12" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="447" numFmtId="187" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="448" numFmtId="187" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="449" numFmtId="187" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="450" numFmtId="187" fontId="37" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="451" numFmtId="187" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="452" numFmtId="188" fontId="12" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="453" numFmtId="188" fontId="38" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="454" numFmtId="188" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="455" numFmtId="188" fontId="12" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="456" numFmtId="188" fontId="38" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="457" numFmtId="188" fontId="37" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="458" numFmtId="187" fontId="12" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="459" numFmtId="187" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="460" numFmtId="187" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="461" numFmtId="187" fontId="11" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="462" numFmtId="187" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="463" numFmtId="187" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="464" numFmtId="187" fontId="11" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="465" numFmtId="187" fontId="38" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="466" numFmtId="187" fontId="37" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="467" numFmtId="187" fontId="3" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="468" numFmtId="187" fontId="3" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="469" numFmtId="187" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="470" numFmtId="187" fontId="12" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="471" numFmtId="187" fontId="38" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="472" numFmtId="187" fontId="37" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="473" numFmtId="187" fontId="12" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="474" numFmtId="187" fontId="38" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="475" numFmtId="187" fontId="37" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="476" numFmtId="188" fontId="12" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="477" numFmtId="188" fontId="38" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="478" numFmtId="188" fontId="37" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="479" numFmtId="188" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf xxid="480" numFmtId="188" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyNumberFormat="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="481" numFmtId="188" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...41 lines deleted...]
-    <cellStyle name="警告文字" xfId="41" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+  <cellStyles count="50">
+    <cellStyle name="20% - 輔色1" xfId="15"/>
+    <cellStyle name="20% - 輔色2" xfId="16"/>
+    <cellStyle name="20% - 輔色3" xfId="17"/>
+    <cellStyle name="20% - 輔色4" xfId="18"/>
+    <cellStyle name="20% - 輔色5" xfId="19"/>
+    <cellStyle name="20% - 輔色6" xfId="20"/>
+    <cellStyle name="40% - 輔色1" xfId="21"/>
+    <cellStyle name="40% - 輔色2" xfId="22"/>
+    <cellStyle name="40% - 輔色3" xfId="23"/>
+    <cellStyle name="40% - 輔色4" xfId="24"/>
+    <cellStyle name="40% - 輔色5" xfId="25"/>
+    <cellStyle name="40% - 輔色6" xfId="26"/>
+    <cellStyle name="60% - 輔色1" xfId="27"/>
+    <cellStyle name="60% - 輔色2" xfId="28"/>
+    <cellStyle name="60% - 輔色3" xfId="29"/>
+    <cellStyle name="60% - 輔色4" xfId="30"/>
+    <cellStyle name="60% - 輔色5" xfId="31"/>
+    <cellStyle name="60% - 輔色6" xfId="32"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="一般 2" xfId="33"/>
+    <cellStyle name="Comma" xfId="34" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="35" builtinId="6"/>
+    <cellStyle name="Followed Hyperlink" xfId="36" builtinId="9"/>
+    <cellStyle name="中等" xfId="37"/>
+    <cellStyle name="合計" xfId="38"/>
+    <cellStyle name="好" xfId="39"/>
+    <cellStyle name="Percent" xfId="40" builtinId="5"/>
+    <cellStyle name="計算方式" xfId="41"/>
+    <cellStyle name="Currency" xfId="42" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="43" builtinId="7"/>
+    <cellStyle name="連結的儲存格" xfId="44"/>
+    <cellStyle name="備註" xfId="45"/>
+    <cellStyle name="Hyperlink" xfId="46" builtinId="8"/>
+    <cellStyle name="說明文字" xfId="47"/>
+    <cellStyle name="輔色1" xfId="48"/>
+    <cellStyle name="輔色2" xfId="49"/>
+    <cellStyle name="輔色3" xfId="50"/>
+    <cellStyle name="輔色4" xfId="51"/>
+    <cellStyle name="輔色5" xfId="52"/>
+    <cellStyle name="輔色6" xfId="53"/>
+    <cellStyle name="標題" xfId="54"/>
+    <cellStyle name="標題 1" xfId="55"/>
+    <cellStyle name="標題 2" xfId="56"/>
+    <cellStyle name="標題 3" xfId="57"/>
+    <cellStyle name="標題 4" xfId="58"/>
+    <cellStyle name="輸入" xfId="59"/>
+    <cellStyle name="輸出" xfId="60"/>
+    <cellStyle name="檢查儲存格" xfId="61"/>
+    <cellStyle name="壞" xfId="62"/>
+    <cellStyle name="警告文字" xfId="63"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...311 lines deleted...]
-</a:theme>
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="1" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr custom="0" b="0" i="0" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr custom="0" b="0" i="0" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>457200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>200155</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="報表類別"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Text Box 62"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr custom="0" b="0" i="0" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="1" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr custom="0" b="0" i="0" sz="900">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr custom="0" b="0" i="0" sz="900">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>457200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>200155</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="報表類別"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Text Box 62"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr custom="0" b="0" i="0" sz="900">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="1" name="Text Box 1"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr b="0" i="0" sz="900">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Text Box 2"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr b="0" i="0" sz="900">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>457200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>200155</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>257175</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="報表類別"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Text Box 62"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="1"/>
+          <a:ext cx="2076450" cy="1557338"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr/>
+          <a:r>
+            <a:rPr b="0" i="0" sz="900">
+              <a:solidFill>
+                <a:srgbClr val="333333"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S26"/>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
+  <dimension ref="A1:AQ65"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8:O9"/>
+    <sheetView topLeftCell="L4" zoomScale="85" zoomScaleNormal="85" view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="12" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="22.83203125" customWidth="1"/>
-    <col min="2" max="19" width="11.83203125" customWidth="1"/>
+    <col min="1" max="1" width="11.6640625" style="0" customWidth="1"/>
+    <col min="2" max="4" width="10.6640625" style="0" customWidth="1"/>
+    <col min="5" max="22" width="10.6640625" customWidth="1"/>
+    <col min="23" max="23" width="8.83203125" customWidth="1"/>
+    <col min="24" max="24" width="27.83203125" customWidth="1"/>
+    <col min="25" max="30" width="10.49609375" customWidth="1"/>
+    <col min="31" max="33" width="9.99609375" customWidth="1"/>
+    <col min="34" max="43" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="2" customFormat="1" ht="31.5" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:21" s="5" customFormat="1" ht="31.5" customHeight="1" hidden="1">
+      <c r="A1" s="368" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="368" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" s="369" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" s="370" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
+      <c r="Q1" s="7"/>
+      <c r="R1" s="7"/>
+      <c r="S1" s="7"/>
+      <c r="T1" s="7"/>
+      <c r="U1" s="7"/>
+    </row>
+    <row r="2" spans="1:21" s="5" customFormat="1" ht="28.5" customHeight="1" hidden="1">
+      <c r="A2" s="372" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="368" t="s">
+        <v>93</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D2" s="5"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
+      <c r="Q2" s="7"/>
+      <c r="R2" s="7"/>
+      <c r="S2" s="7"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+    </row>
+    <row r="3" spans="1:21" s="5" customFormat="1" ht="28.5" customHeight="1" hidden="1">
+      <c r="A3" s="368" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="368" t="s">
+        <v>87</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="E3" s="369" t="s">
+        <v>90</v>
+      </c>
+      <c r="F3" s="370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="M3" s="7"/>
+      <c r="N3" s="7"/>
+      <c r="O3" s="7"/>
+      <c r="P3" s="7"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="7"/>
+      <c r="T3" s="7"/>
+      <c r="U3" s="7"/>
+    </row>
+    <row r="4" spans="1:43" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A4" s="214" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="215"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="S4" s="215"/>
+      <c r="T4" s="214" t="s">
+        <v>87</v>
+      </c>
+      <c r="U4" s="273"/>
+      <c r="V4" s="215"/>
+      <c r="W4" s="214" t="s">
+        <v>0</v>
+      </c>
+      <c r="X4" s="215"/>
+      <c r="AM4" s="214" t="s">
+        <v>82</v>
+      </c>
+      <c r="AN4" s="215"/>
+      <c r="AO4" s="214" t="s">
+        <v>87</v>
+      </c>
+      <c r="AP4" s="273"/>
+      <c r="AQ4" s="215"/>
+    </row>
+    <row r="5" spans="1:43" customFormat="1" ht="18" customHeight="1" thickBot="1">
+      <c r="A5" s="214" t="s">
+        <v>88</v>
+      </c>
+      <c r="B5" s="215"/>
+      <c r="C5" s="274" t="s">
+        <v>89</v>
+      </c>
+      <c r="D5" s="275"/>
+      <c r="E5" s="275"/>
+      <c r="F5" s="275"/>
+      <c r="G5" s="275"/>
+      <c r="H5" s="275"/>
+      <c r="I5" s="275"/>
+      <c r="J5" s="275"/>
+      <c r="K5" s="275"/>
+      <c r="L5" s="275"/>
+      <c r="M5" s="275"/>
+      <c r="N5" s="275"/>
+      <c r="O5" s="275"/>
+      <c r="P5" s="275"/>
+      <c r="Q5" s="276"/>
+      <c r="R5" s="214" t="s">
+        <v>83</v>
+      </c>
+      <c r="S5" s="215"/>
+      <c r="T5" s="270" t="s">
+        <v>90</v>
+      </c>
+      <c r="U5" s="271"/>
+      <c r="V5" s="272"/>
+      <c r="W5" s="214" t="s">
+        <v>88</v>
+      </c>
+      <c r="X5" s="215"/>
+      <c r="Y5" s="274" t="s">
+        <v>89</v>
+      </c>
+      <c r="Z5" s="275"/>
+      <c r="AA5" s="275"/>
+      <c r="AB5" s="275"/>
+      <c r="AC5" s="275"/>
+      <c r="AD5" s="275"/>
+      <c r="AE5" s="275"/>
+      <c r="AF5" s="275"/>
+      <c r="AG5" s="275"/>
+      <c r="AH5" s="275"/>
+      <c r="AI5" s="275"/>
+      <c r="AJ5" s="275"/>
+      <c r="AK5" s="275"/>
+      <c r="AL5" s="276"/>
+      <c r="AM5" s="214" t="s">
+        <v>83</v>
+      </c>
+      <c r="AN5" s="215"/>
+      <c r="AO5" s="270" t="s">
+        <v>90</v>
+      </c>
+      <c r="AP5" s="271"/>
+      <c r="AQ5" s="272"/>
+    </row>
+    <row r="6" spans="1:43" ht="36" customHeight="1">
+      <c r="A6" s="229" t="s">
+        <v>91</v>
+      </c>
+      <c r="B6" s="229"/>
+      <c r="C6" s="229"/>
+      <c r="D6" s="229"/>
+      <c r="E6" s="229"/>
+      <c r="F6" s="229"/>
+      <c r="G6" s="229"/>
+      <c r="H6" s="229"/>
+      <c r="I6" s="229"/>
+      <c r="J6" s="229"/>
+      <c r="K6" s="229"/>
+      <c r="L6" s="229"/>
+      <c r="M6" s="229"/>
+      <c r="N6" s="229"/>
+      <c r="O6" s="229"/>
+      <c r="P6" s="229"/>
+      <c r="Q6" s="229"/>
+      <c r="R6" s="229"/>
+      <c r="S6" s="229"/>
+      <c r="T6" s="229"/>
+      <c r="U6" s="229"/>
+      <c r="V6" s="229"/>
+      <c r="W6" s="229" t="s">
+        <v>8</v>
+      </c>
+      <c r="X6" s="229"/>
+      <c r="Y6" s="229"/>
+      <c r="Z6" s="229"/>
+      <c r="AA6" s="229"/>
+      <c r="AB6" s="229"/>
+      <c r="AC6" s="229"/>
+      <c r="AD6" s="229"/>
+      <c r="AE6" s="229"/>
+      <c r="AF6" s="229"/>
+      <c r="AG6" s="229"/>
+      <c r="AH6" s="229"/>
+      <c r="AI6" s="229"/>
+      <c r="AJ6" s="229"/>
+      <c r="AK6" s="229"/>
+      <c r="AL6" s="229"/>
+      <c r="AM6" s="229"/>
+      <c r="AN6" s="229"/>
+      <c r="AO6" s="229"/>
+      <c r="AP6" s="229"/>
+      <c r="AQ6" s="229"/>
+    </row>
+    <row r="7" spans="1:43" ht="24" customHeight="1" thickBot="1">
+      <c r="A7" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B7" s="10"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="10"/>
+      <c r="S7" s="10"/>
+      <c r="T7" s="10"/>
+      <c r="U7" s="10"/>
+      <c r="V7" s="10"/>
+      <c r="W7" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="10"/>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="10"/>
+      <c r="AD7" s="10"/>
+      <c r="AE7" s="10"/>
+      <c r="AF7" s="10"/>
+      <c r="AG7" s="10"/>
+      <c r="AH7" s="10"/>
+      <c r="AI7" s="10"/>
+      <c r="AJ7" s="10"/>
+      <c r="AK7" s="10"/>
+      <c r="AL7" s="10"/>
+      <c r="AM7" s="10"/>
+      <c r="AN7" s="10"/>
+      <c r="AO7" s="10"/>
+      <c r="AP7" s="10"/>
+      <c r="AQ7" s="10"/>
+    </row>
+    <row r="8" spans="1:43" ht="15.95" customHeight="1" thickBot="1">
+      <c r="A8" s="269" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="269"/>
+      <c r="C8" s="269"/>
+      <c r="D8" s="269"/>
+      <c r="E8" s="269"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+      <c r="Q8" s="10"/>
+      <c r="R8" s="10"/>
+      <c r="S8" s="10"/>
+      <c r="T8" s="10"/>
+      <c r="U8" s="234" t="s">
+        <v>73</v>
+      </c>
+      <c r="V8" s="234"/>
+      <c r="W8" s="201" t="s">
+        <v>10</v>
+      </c>
+      <c r="X8" s="219"/>
+      <c r="Y8" s="209" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z8" s="107"/>
+      <c r="AA8" s="210"/>
+      <c r="AB8" s="210"/>
+      <c r="AC8" s="210"/>
+      <c r="AD8" s="210"/>
+      <c r="AE8" s="216" t="s">
+        <v>67</v>
+      </c>
+      <c r="AF8" s="216"/>
+      <c r="AG8" s="216"/>
+      <c r="AH8" s="216"/>
+      <c r="AI8" s="216"/>
+      <c r="AJ8" s="216"/>
+      <c r="AK8" s="216"/>
+      <c r="AL8" s="216"/>
+      <c r="AM8" s="216"/>
+      <c r="AN8" s="216"/>
+      <c r="AO8" s="216"/>
+      <c r="AP8" s="216"/>
+      <c r="AQ8" s="217"/>
+    </row>
+    <row r="9" spans="1:43" s="1" customFormat="1" ht="21" customHeight="1">
+      <c r="A9" s="202" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="224"/>
+      <c r="D9" s="224"/>
+      <c r="E9" s="159" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" s="224"/>
+      <c r="G9" s="159" t="s">
+        <v>59</v>
+      </c>
+      <c r="H9" s="224"/>
+      <c r="I9" s="226" t="s">
+        <v>80</v>
+      </c>
+      <c r="J9" s="227"/>
+      <c r="K9" s="159" t="s">
+        <v>5</v>
+      </c>
+      <c r="L9" s="224"/>
+      <c r="M9" s="159" t="s">
+        <v>6</v>
+      </c>
+      <c r="N9" s="159"/>
+      <c r="O9" s="159" t="s">
+        <v>60</v>
+      </c>
+      <c r="P9" s="216"/>
+      <c r="Q9" s="159" t="s">
+        <v>44</v>
+      </c>
+      <c r="R9" s="216"/>
+      <c r="S9" s="159" t="s">
+        <v>45</v>
+      </c>
+      <c r="T9" s="216"/>
+      <c r="U9" s="159" t="s">
+        <v>46</v>
+      </c>
+      <c r="V9" s="217"/>
+      <c r="W9" s="220"/>
+      <c r="X9" s="221"/>
+      <c r="Y9" s="191" t="s">
+        <v>9</v>
+      </c>
+      <c r="Z9" s="192"/>
+      <c r="AA9" s="164" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB9" s="195" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC9" s="166" t="s">
+        <v>65</v>
+      </c>
+      <c r="AD9" s="79"/>
+      <c r="AE9" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF9" s="164"/>
+      <c r="AG9" s="164"/>
+      <c r="AH9" s="164" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI9" s="164"/>
+      <c r="AJ9" s="164" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK9" s="164"/>
+      <c r="AL9" s="164" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM9" s="164"/>
+      <c r="AN9" s="164" t="s">
+        <v>16</v>
+      </c>
+      <c r="AO9" s="164"/>
+      <c r="AP9" s="164" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ9" s="218"/>
+    </row>
+    <row r="10" spans="1:43" s="1" customFormat="1" ht="21" customHeight="1" thickBot="1">
+      <c r="A10" s="221"/>
+      <c r="B10" s="233"/>
+      <c r="C10" s="225"/>
+      <c r="D10" s="225"/>
+      <c r="E10" s="225"/>
+      <c r="F10" s="225"/>
+      <c r="G10" s="225"/>
+      <c r="H10" s="225"/>
+      <c r="I10" s="212"/>
+      <c r="J10" s="213"/>
+      <c r="K10" s="225"/>
+      <c r="L10" s="225"/>
+      <c r="M10" s="142"/>
+      <c r="N10" s="142"/>
+      <c r="O10" s="164"/>
+      <c r="P10" s="164"/>
+      <c r="Q10" s="164"/>
+      <c r="R10" s="164"/>
+      <c r="S10" s="164"/>
+      <c r="T10" s="164"/>
+      <c r="U10" s="164"/>
+      <c r="V10" s="218"/>
+      <c r="W10" s="222"/>
+      <c r="X10" s="223"/>
+      <c r="Y10" s="193"/>
+      <c r="Z10" s="194"/>
+      <c r="AA10" s="211"/>
+      <c r="AB10" s="196"/>
+      <c r="AC10" s="212"/>
+      <c r="AD10" s="213"/>
+      <c r="AE10" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG10" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI10" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK10" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="AL10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM10" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="AN10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO10" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP10" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ10" s="15" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" s="1" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A11" s="223"/>
+      <c r="B11" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="C11" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="G11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="I11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="J11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="K11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="L11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="M11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="N11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="O11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="P11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="R11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="S11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="T11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="U11" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="V11" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="W11" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="X11" s="249"/>
+      <c r="Y11" s="205">
+        <v>57</v>
+      </c>
+      <c r="Z11" s="90"/>
+      <c r="AA11" s="68">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="68">
+        <v>56</v>
+      </c>
+      <c r="AC11" s="69">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="90"/>
+      <c r="AE11" s="68">
+        <v>57</v>
+      </c>
+      <c r="AF11" s="68">
+        <v>36</v>
+      </c>
+      <c r="AG11" s="68">
         <v>21</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="AH11" s="68">
+        <v>20</v>
+      </c>
+      <c r="AI11" s="68">
+        <v>11</v>
+      </c>
+      <c r="AJ11" s="68">
+        <v>16</v>
+      </c>
+      <c r="AK11" s="68">
+        <v>9</v>
+      </c>
+      <c r="AL11" s="68">
+        <v>0</v>
+      </c>
+      <c r="AM11" s="68">
+        <v>0</v>
+      </c>
+      <c r="AN11" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO11" s="68">
+        <v>0</v>
+      </c>
+      <c r="AP11" s="68">
+        <v>0</v>
+      </c>
+      <c r="AQ11" s="69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A12" s="329" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="338">
+        <v>1327</v>
+      </c>
+      <c r="C12" s="338">
+        <v>764</v>
+      </c>
+      <c r="D12" s="338">
+        <v>563</v>
+      </c>
+      <c r="E12" s="338">
+        <v>121</v>
+      </c>
+      <c r="F12" s="347">
+        <v>86</v>
+      </c>
+      <c r="G12" s="347">
+        <v>16</v>
+      </c>
+      <c r="H12" s="347">
+        <v>11</v>
+      </c>
+      <c r="I12" s="347">
+        <v>15</v>
+      </c>
+      <c r="J12" s="347">
+        <v>10</v>
+      </c>
+      <c r="K12" s="357">
+        <v>0</v>
+      </c>
+      <c r="L12" s="357">
+        <v>0</v>
+      </c>
+      <c r="M12" s="347">
+        <v>84</v>
+      </c>
+      <c r="N12" s="347">
+        <v>74</v>
+      </c>
+      <c r="O12" s="347">
+        <v>15</v>
+      </c>
+      <c r="P12" s="347">
+        <v>21</v>
+      </c>
+      <c r="Q12" s="347">
+        <v>428</v>
+      </c>
+      <c r="R12" s="347">
+        <v>290</v>
+      </c>
+      <c r="S12" s="347">
+        <v>85</v>
+      </c>
+      <c r="T12" s="347">
+        <v>71</v>
+      </c>
+      <c r="U12" s="357">
+        <v>0</v>
+      </c>
+      <c r="V12" s="365">
+        <v>0</v>
+      </c>
+      <c r="W12" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="X12" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y12" s="88">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="89"/>
+      <c r="AA12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="69">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="90"/>
+      <c r="AE12" s="68">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="68">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AL12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AM12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AP12" s="68">
+        <v>0</v>
+      </c>
+      <c r="AQ12" s="69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A13" s="330" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="339">
+        <v>1297</v>
+      </c>
+      <c r="C13" s="339">
+        <v>754</v>
+      </c>
+      <c r="D13" s="339">
+        <v>543</v>
+      </c>
+      <c r="E13" s="339">
+        <v>119</v>
+      </c>
+      <c r="F13" s="348">
+        <v>82</v>
+      </c>
+      <c r="G13" s="348">
+        <v>15</v>
+      </c>
+      <c r="H13" s="348">
+        <v>10</v>
+      </c>
+      <c r="I13" s="348">
+        <v>15</v>
+      </c>
+      <c r="J13" s="348">
+        <v>10</v>
+      </c>
+      <c r="K13" s="358">
+        <v>0</v>
+      </c>
+      <c r="L13" s="358">
+        <v>0</v>
+      </c>
+      <c r="M13" s="348">
+        <v>80</v>
+      </c>
+      <c r="N13" s="348">
+        <v>64</v>
+      </c>
+      <c r="O13" s="348">
+        <v>14</v>
+      </c>
+      <c r="P13" s="348">
+        <v>19</v>
+      </c>
+      <c r="Q13" s="348">
+        <v>426</v>
+      </c>
+      <c r="R13" s="348">
+        <v>289</v>
+      </c>
+      <c r="S13" s="348">
+        <v>85</v>
+      </c>
+      <c r="T13" s="348">
+        <v>69</v>
+      </c>
+      <c r="U13" s="358">
+        <v>0</v>
+      </c>
+      <c r="V13" s="366">
+        <v>0</v>
+      </c>
+      <c r="W13" s="80"/>
+      <c r="X13" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y13" s="88">
+        <v>11</v>
+      </c>
+      <c r="Z13" s="89"/>
+      <c r="AA13" s="68">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="68">
+        <v>11</v>
+      </c>
+      <c r="AC13" s="69">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="90"/>
+      <c r="AE13" s="68">
+        <v>11</v>
+      </c>
+      <c r="AF13" s="68">
+        <v>9</v>
+      </c>
+      <c r="AG13" s="68">
+        <v>2</v>
+      </c>
+      <c r="AH13" s="68">
+        <v>5</v>
+      </c>
+      <c r="AI13" s="68">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="68">
+        <v>4</v>
+      </c>
+      <c r="AK13" s="68">
+        <v>2</v>
+      </c>
+      <c r="AL13" s="68">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="68">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="68">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="68">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A14" s="331" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="340">
+        <v>30</v>
+      </c>
+      <c r="C14" s="340">
+        <v>10</v>
+      </c>
+      <c r="D14" s="340">
+        <v>20</v>
+      </c>
+      <c r="E14" s="340">
+        <v>2</v>
+      </c>
+      <c r="F14" s="349">
+        <v>4</v>
+      </c>
+      <c r="G14" s="349">
+        <v>1</v>
+      </c>
+      <c r="H14" s="349">
+        <v>1</v>
+      </c>
+      <c r="I14" s="352">
+        <v>0</v>
+      </c>
+      <c r="J14" s="352">
+        <v>0</v>
+      </c>
+      <c r="K14" s="352">
+        <v>0</v>
+      </c>
+      <c r="L14" s="352">
+        <v>0</v>
+      </c>
+      <c r="M14" s="349">
+        <v>4</v>
+      </c>
+      <c r="N14" s="349">
+        <v>10</v>
+      </c>
+      <c r="O14" s="349">
+        <v>1</v>
+      </c>
+      <c r="P14" s="349">
+        <v>2</v>
+      </c>
+      <c r="Q14" s="349">
+        <v>2</v>
+      </c>
+      <c r="R14" s="349">
+        <v>1</v>
+      </c>
+      <c r="S14" s="352">
+        <v>0</v>
+      </c>
+      <c r="T14" s="349">
+        <v>2</v>
+      </c>
+      <c r="U14" s="352">
+        <v>0</v>
+      </c>
+      <c r="V14" s="367">
+        <v>0</v>
+      </c>
+      <c r="W14" s="80"/>
+      <c r="X14" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y14" s="88">
+        <v>40</v>
+      </c>
+      <c r="Z14" s="89"/>
+      <c r="AA14" s="68">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="68">
+        <v>40</v>
+      </c>
+      <c r="AC14" s="69">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="90"/>
+      <c r="AE14" s="68">
+        <v>40</v>
+      </c>
+      <c r="AF14" s="68">
+        <v>24</v>
+      </c>
+      <c r="AG14" s="68">
+        <v>16</v>
+      </c>
+      <c r="AH14" s="68">
+        <v>13</v>
+      </c>
+      <c r="AI14" s="68">
+        <v>9</v>
+      </c>
+      <c r="AJ14" s="68">
+        <v>11</v>
+      </c>
+      <c r="AK14" s="68">
+        <v>7</v>
+      </c>
+      <c r="AL14" s="68">
+        <v>0</v>
+      </c>
+      <c r="AM14" s="68">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="68">
+        <v>0</v>
+      </c>
+      <c r="AP14" s="68">
+        <v>0</v>
+      </c>
+      <c r="AQ14" s="69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A15" s="11"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="13"/>
+      <c r="D15" s="13"/>
+      <c r="E15" s="13"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+      <c r="P15" s="29"/>
+      <c r="Q15" s="29"/>
+      <c r="R15" s="29"/>
+      <c r="S15" s="29"/>
+      <c r="T15" s="29"/>
+      <c r="U15" s="29"/>
+      <c r="V15" s="29"/>
+      <c r="W15" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="X15" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y15" s="88">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="89"/>
+      <c r="AA15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="68">
+        <v>1</v>
+      </c>
+      <c r="AC15" s="69">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="90"/>
+      <c r="AE15" s="68">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="68">
+        <v>1</v>
+      </c>
+      <c r="AH15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AI15" s="68">
+        <v>1</v>
+      </c>
+      <c r="AJ15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AL15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AM15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AP15" s="68">
+        <v>0</v>
+      </c>
+      <c r="AQ15" s="69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A16" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="159"/>
+      <c r="C16" s="159"/>
+      <c r="D16" s="160"/>
+      <c r="E16" s="235" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="236"/>
+      <c r="G16" s="237"/>
+      <c r="H16" s="137" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="138"/>
+      <c r="J16" s="137" t="s">
+        <v>50</v>
+      </c>
+      <c r="K16" s="138"/>
+      <c r="L16" s="137" t="s">
+        <v>14</v>
+      </c>
+      <c r="M16" s="138"/>
+      <c r="N16" s="137" t="s">
+        <v>51</v>
+      </c>
+      <c r="O16" s="138"/>
+      <c r="P16" s="137" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q16" s="138"/>
+      <c r="R16" s="137" t="s">
+        <v>16</v>
+      </c>
+      <c r="S16" s="138"/>
+      <c r="T16" s="137" t="s">
+        <v>17</v>
+      </c>
+      <c r="U16" s="147"/>
+      <c r="W16" s="80"/>
+      <c r="X16" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y16" s="206">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="89"/>
+      <c r="AA16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="69">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="90"/>
+      <c r="AE16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AH16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AI16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AM16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AP16" s="68">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A17" s="33"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="39" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="G17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="J17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="L17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="M17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="N17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="O17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="P17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="R17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="S17" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="T17" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="U17" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="W17" s="81"/>
+      <c r="X17" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y17" s="207">
+        <v>4</v>
+      </c>
+      <c r="Z17" s="130"/>
+      <c r="AA17" s="68">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="68">
+        <v>4</v>
+      </c>
+      <c r="AC17" s="69">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="90"/>
+      <c r="AE17" s="68">
+        <v>4</v>
+      </c>
+      <c r="AF17" s="68">
+        <v>3</v>
+      </c>
+      <c r="AG17" s="68">
+        <v>1</v>
+      </c>
+      <c r="AH17" s="68">
+        <v>2</v>
+      </c>
+      <c r="AI17" s="68">
+        <v>1</v>
+      </c>
+      <c r="AJ17" s="68">
+        <v>1</v>
+      </c>
+      <c r="AK17" s="68">
+        <v>0</v>
+      </c>
+      <c r="AL17" s="68">
+        <v>0</v>
+      </c>
+      <c r="AM17" s="68">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="68">
+        <v>0</v>
+      </c>
+      <c r="AP17" s="68">
+        <v>0</v>
+      </c>
+      <c r="AQ17" s="69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A18" s="161" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="162"/>
+      <c r="C18" s="162"/>
+      <c r="D18" s="163"/>
+      <c r="E18" s="294">
+        <v>1327</v>
+      </c>
+      <c r="F18" s="303">
+        <v>764</v>
+      </c>
+      <c r="G18" s="303">
+        <v>563</v>
+      </c>
+      <c r="H18" s="303">
+        <v>29</v>
+      </c>
+      <c r="I18" s="303">
+        <v>25</v>
+      </c>
+      <c r="J18" s="303">
+        <v>140</v>
+      </c>
+      <c r="K18" s="303">
+        <v>141</v>
+      </c>
+      <c r="L18" s="303">
+        <v>163</v>
+      </c>
+      <c r="M18" s="303">
+        <v>123</v>
+      </c>
+      <c r="N18" s="303">
+        <v>98</v>
+      </c>
+      <c r="O18" s="303">
+        <v>60</v>
+      </c>
+      <c r="P18" s="303">
+        <v>113</v>
+      </c>
+      <c r="Q18" s="303">
+        <v>78</v>
+      </c>
+      <c r="R18" s="303">
+        <v>147</v>
+      </c>
+      <c r="S18" s="303">
+        <v>98</v>
+      </c>
+      <c r="T18" s="303">
+        <v>74</v>
+      </c>
+      <c r="U18" s="312">
+        <v>38</v>
+      </c>
+      <c r="W18" s="76" t="s">
+        <v>77</v>
+      </c>
+      <c r="X18" s="76"/>
+      <c r="Y18" s="208"/>
+      <c r="Z18" s="208"/>
+      <c r="AA18" s="208"/>
+      <c r="AB18" s="208"/>
+      <c r="AC18" s="208"/>
+      <c r="AD18" s="208"/>
+      <c r="AE18" s="208"/>
+      <c r="AF18" s="208"/>
+      <c r="AG18" s="208"/>
+      <c r="AH18" s="208"/>
+      <c r="AI18" s="208"/>
+      <c r="AJ18" s="208"/>
+      <c r="AK18" s="208"/>
+      <c r="AL18" s="208"/>
+      <c r="AM18" s="208"/>
+      <c r="AN18" s="208"/>
+      <c r="AO18" s="208"/>
+      <c r="AP18" s="208"/>
+      <c r="AQ18" s="208"/>
+    </row>
+    <row r="19" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A19" s="246" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="143" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="143"/>
+      <c r="D19" s="144"/>
+      <c r="E19" s="295">
+        <v>19</v>
+      </c>
+      <c r="F19" s="304">
+        <v>9</v>
+      </c>
+      <c r="G19" s="304">
+        <v>10</v>
+      </c>
+      <c r="H19" s="304">
+        <v>1</v>
+      </c>
+      <c r="I19" s="304">
+        <v>3</v>
+      </c>
+      <c r="J19" s="319">
+        <v>0</v>
+      </c>
+      <c r="K19" s="304">
+        <v>1</v>
+      </c>
+      <c r="L19" s="319">
+        <v>0</v>
+      </c>
+      <c r="M19" s="304">
+        <v>2</v>
+      </c>
+      <c r="N19" s="304">
+        <v>3</v>
+      </c>
+      <c r="O19" s="304">
+        <v>2</v>
+      </c>
+      <c r="P19" s="304">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="304">
+        <v>1</v>
+      </c>
+      <c r="R19" s="304">
+        <v>3</v>
+      </c>
+      <c r="S19" s="319">
+        <v>0</v>
+      </c>
+      <c r="T19" s="304">
+        <v>1</v>
+      </c>
+      <c r="U19" s="313">
+        <v>1</v>
+      </c>
+      <c r="W19" s="177" t="s">
+        <v>18</v>
+      </c>
+      <c r="X19" s="178"/>
+      <c r="Y19" s="12"/>
+      <c r="Z19" s="12"/>
+      <c r="AA19" s="12"/>
+      <c r="AB19" s="12"/>
+      <c r="AC19" s="12"/>
+      <c r="AD19" s="12"/>
+      <c r="AE19" s="12"/>
+      <c r="AF19" s="12"/>
+      <c r="AG19" s="12"/>
+      <c r="AH19" s="12"/>
+      <c r="AI19" s="12"/>
+      <c r="AJ19" s="12"/>
+      <c r="AK19" s="12"/>
+      <c r="AL19" s="12"/>
+      <c r="AM19" s="12"/>
+      <c r="AN19" s="12"/>
+      <c r="AO19" s="173" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP19" s="173"/>
+      <c r="AQ19" s="173"/>
+    </row>
+    <row r="20" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A20" s="247"/>
+      <c r="B20" s="143" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="143"/>
+      <c r="D20" s="144"/>
+      <c r="E20" s="295">
+        <v>234</v>
+      </c>
+      <c r="F20" s="304">
+        <v>149</v>
+      </c>
+      <c r="G20" s="304">
+        <v>85</v>
+      </c>
+      <c r="H20" s="304">
+        <v>2</v>
+      </c>
+      <c r="I20" s="304">
+        <v>1</v>
+      </c>
+      <c r="J20" s="304">
+        <v>11</v>
+      </c>
+      <c r="K20" s="304">
+        <v>14</v>
+      </c>
+      <c r="L20" s="304">
+        <v>36</v>
+      </c>
+      <c r="M20" s="304">
+        <v>15</v>
+      </c>
+      <c r="N20" s="304">
+        <v>33</v>
+      </c>
+      <c r="O20" s="304">
+        <v>16</v>
+      </c>
+      <c r="P20" s="304">
+        <v>28</v>
+      </c>
+      <c r="Q20" s="304">
+        <v>26</v>
+      </c>
+      <c r="R20" s="304">
+        <v>36</v>
+      </c>
+      <c r="S20" s="304">
+        <v>11</v>
+      </c>
+      <c r="T20" s="304">
+        <v>3</v>
+      </c>
+      <c r="U20" s="313">
+        <v>2</v>
+      </c>
+      <c r="W20" s="201" t="s">
+        <v>19</v>
+      </c>
+      <c r="X20" s="202"/>
+      <c r="Y20" s="101" t="s">
         <v>22</v>
       </c>
-      <c r="E1" s="15" t="s">
+      <c r="Z20" s="100"/>
+      <c r="AA20" s="100"/>
+      <c r="AB20" s="100"/>
+      <c r="AC20" s="100"/>
+      <c r="AD20" s="102"/>
+      <c r="AE20" s="99" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF20" s="100"/>
+      <c r="AG20" s="100"/>
+      <c r="AH20" s="100"/>
+      <c r="AI20" s="100"/>
+      <c r="AJ20" s="100"/>
+      <c r="AK20" s="100"/>
+      <c r="AL20" s="100"/>
+      <c r="AM20" s="100"/>
+      <c r="AN20" s="100"/>
+      <c r="AO20" s="100"/>
+      <c r="AP20" s="100"/>
+      <c r="AQ20" s="100"/>
+    </row>
+    <row r="21" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A21" s="247"/>
+      <c r="B21" s="164" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="164"/>
+      <c r="D21" s="165"/>
+      <c r="E21" s="295">
+        <v>1044</v>
+      </c>
+      <c r="F21" s="304">
+        <v>596</v>
+      </c>
+      <c r="G21" s="304">
+        <v>448</v>
+      </c>
+      <c r="H21" s="304">
+        <v>25</v>
+      </c>
+      <c r="I21" s="304">
+        <v>21</v>
+      </c>
+      <c r="J21" s="304">
+        <v>127</v>
+      </c>
+      <c r="K21" s="304">
+        <v>123</v>
+      </c>
+      <c r="L21" s="304">
+        <v>124</v>
+      </c>
+      <c r="M21" s="304">
+        <v>94</v>
+      </c>
+      <c r="N21" s="304">
+        <v>62</v>
+      </c>
+      <c r="O21" s="304">
+        <v>40</v>
+      </c>
+      <c r="P21" s="304">
+        <v>81</v>
+      </c>
+      <c r="Q21" s="304">
+        <v>50</v>
+      </c>
+      <c r="R21" s="304">
+        <v>107</v>
+      </c>
+      <c r="S21" s="304">
+        <v>85</v>
+      </c>
+      <c r="T21" s="304">
+        <v>70</v>
+      </c>
+      <c r="U21" s="313">
+        <v>35</v>
+      </c>
+      <c r="W21" s="203"/>
+      <c r="X21" s="204"/>
+      <c r="Y21" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="F1" s="16" t="s">
+      <c r="Z21" s="82" t="s">
         <v>24</v>
       </c>
-      <c r="G1" s="3" t="s">
+      <c r="AA21" s="82" t="s">
         <v>25</v>
       </c>
-      <c r="H1" s="3"/>
-[...10 lines deleted...]
-      <c r="S1" s="3"/>
+      <c r="AB21" s="82" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC21" s="82" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD21" s="82" t="s">
+        <v>27</v>
+      </c>
+      <c r="AE21" s="92" t="s">
+        <v>9</v>
+      </c>
+      <c r="AF21" s="200"/>
+      <c r="AG21" s="93"/>
+      <c r="AH21" s="92" t="s">
+        <v>13</v>
+      </c>
+      <c r="AI21" s="93"/>
+      <c r="AJ21" s="92" t="s">
+        <v>14</v>
+      </c>
+      <c r="AK21" s="93"/>
+      <c r="AL21" s="92" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM21" s="93"/>
+      <c r="AN21" s="92" t="s">
+        <v>16</v>
+      </c>
+      <c r="AO21" s="93"/>
+      <c r="AP21" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="AQ21" s="200"/>
     </row>
-    <row r="2" spans="1:19" s="2" customFormat="1" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="12" t="s">
+    <row r="22" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A22" s="258" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="164" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" s="164"/>
+      <c r="D22" s="165"/>
+      <c r="E22" s="316">
+        <v>0</v>
+      </c>
+      <c r="F22" s="319">
+        <v>0</v>
+      </c>
+      <c r="G22" s="319">
+        <v>0</v>
+      </c>
+      <c r="H22" s="319">
+        <v>0</v>
+      </c>
+      <c r="I22" s="319">
+        <v>0</v>
+      </c>
+      <c r="J22" s="319">
+        <v>0</v>
+      </c>
+      <c r="K22" s="319">
+        <v>0</v>
+      </c>
+      <c r="L22" s="319">
+        <v>0</v>
+      </c>
+      <c r="M22" s="319">
+        <v>0</v>
+      </c>
+      <c r="N22" s="319">
+        <v>0</v>
+      </c>
+      <c r="O22" s="319">
+        <v>0</v>
+      </c>
+      <c r="P22" s="319">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="319">
+        <v>0</v>
+      </c>
+      <c r="R22" s="319">
+        <v>0</v>
+      </c>
+      <c r="S22" s="319">
+        <v>0</v>
+      </c>
+      <c r="T22" s="319">
+        <v>0</v>
+      </c>
+      <c r="U22" s="327">
+        <v>0</v>
+      </c>
+      <c r="W22" s="118"/>
+      <c r="X22" s="119"/>
+      <c r="Y22" s="104"/>
+      <c r="Z22" s="83"/>
+      <c r="AA22" s="83"/>
+      <c r="AB22" s="83"/>
+      <c r="AC22" s="83"/>
+      <c r="AD22" s="83"/>
+      <c r="AE22" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="AF22" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG22" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH22" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AI22" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="AJ22" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AK22" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="AL22" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AM22" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="AN22" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AO22" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="AP22" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="AQ22" s="20" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A23" s="259"/>
+      <c r="B23" s="164" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="164"/>
+      <c r="D23" s="165"/>
+      <c r="E23" s="295">
+        <v>5</v>
+      </c>
+      <c r="F23" s="304">
         <v>1</v>
       </c>
-      <c r="B2" s="2" t="s">
-[...18 lines deleted...]
-      <c r="S2" s="3"/>
+      <c r="G23" s="304">
+        <v>4</v>
+      </c>
+      <c r="H23" s="319">
+        <v>0</v>
+      </c>
+      <c r="I23" s="319">
+        <v>0</v>
+      </c>
+      <c r="J23" s="319">
+        <v>0</v>
+      </c>
+      <c r="K23" s="304">
+        <v>1</v>
+      </c>
+      <c r="L23" s="319">
+        <v>0</v>
+      </c>
+      <c r="M23" s="304">
+        <v>3</v>
+      </c>
+      <c r="N23" s="319">
+        <v>0</v>
+      </c>
+      <c r="O23" s="319">
+        <v>0</v>
+      </c>
+      <c r="P23" s="304">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="319">
+        <v>0</v>
+      </c>
+      <c r="R23" s="319">
+        <v>0</v>
+      </c>
+      <c r="S23" s="319">
+        <v>0</v>
+      </c>
+      <c r="T23" s="319">
+        <v>0</v>
+      </c>
+      <c r="U23" s="327">
+        <v>0</v>
+      </c>
+      <c r="W23" s="114" t="s">
+        <v>20</v>
+      </c>
+      <c r="X23" s="115"/>
+      <c r="Y23" s="402">
+        <v>340</v>
+      </c>
+      <c r="Z23" s="303">
+        <v>253</v>
+      </c>
+      <c r="AA23" s="303">
+        <v>59</v>
+      </c>
+      <c r="AB23" s="414">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="303">
+        <v>28</v>
+      </c>
+      <c r="AD23" s="414">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="303">
+        <v>351</v>
+      </c>
+      <c r="AF23" s="303">
+        <v>235</v>
+      </c>
+      <c r="AG23" s="303">
+        <v>116</v>
+      </c>
+      <c r="AH23" s="303">
+        <v>26</v>
+      </c>
+      <c r="AI23" s="303">
+        <v>14</v>
+      </c>
+      <c r="AJ23" s="303">
+        <v>84</v>
+      </c>
+      <c r="AK23" s="303">
+        <v>40</v>
+      </c>
+      <c r="AL23" s="303">
+        <v>101</v>
+      </c>
+      <c r="AM23" s="303">
+        <v>51</v>
+      </c>
+      <c r="AN23" s="303">
+        <v>17</v>
+      </c>
+      <c r="AO23" s="303">
+        <v>7</v>
+      </c>
+      <c r="AP23" s="303">
+        <v>7</v>
+      </c>
+      <c r="AQ23" s="312">
+        <v>4</v>
+      </c>
     </row>
-    <row r="3" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="O3" s="33" t="s">
+    <row r="24" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A24" s="260"/>
+      <c r="B24" s="251" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="251"/>
+      <c r="D24" s="252"/>
+      <c r="E24" s="298">
+        <v>25</v>
+      </c>
+      <c r="F24" s="307">
+        <v>9</v>
+      </c>
+      <c r="G24" s="307">
+        <v>16</v>
+      </c>
+      <c r="H24" s="307">
+        <v>1</v>
+      </c>
+      <c r="I24" s="322">
+        <v>0</v>
+      </c>
+      <c r="J24" s="307">
+        <v>2</v>
+      </c>
+      <c r="K24" s="307">
+        <v>2</v>
+      </c>
+      <c r="L24" s="307">
+        <v>3</v>
+      </c>
+      <c r="M24" s="307">
+        <v>9</v>
+      </c>
+      <c r="N24" s="322">
+        <v>0</v>
+      </c>
+      <c r="O24" s="307">
+        <v>2</v>
+      </c>
+      <c r="P24" s="307">
+        <v>2</v>
+      </c>
+      <c r="Q24" s="307">
+        <v>1</v>
+      </c>
+      <c r="R24" s="307">
+        <v>1</v>
+      </c>
+      <c r="S24" s="307">
+        <v>2</v>
+      </c>
+      <c r="T24" s="322">
+        <v>0</v>
+      </c>
+      <c r="U24" s="328">
+        <v>0</v>
+      </c>
+      <c r="V24" s="2"/>
+      <c r="W24" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="X24" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y24" s="403">
+        <v>21</v>
+      </c>
+      <c r="Z24" s="408">
+        <v>15</v>
+      </c>
+      <c r="AA24" s="386">
+        <v>6</v>
+      </c>
+      <c r="AB24" s="393">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="393">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="393">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="386">
+        <v>22</v>
+      </c>
+      <c r="AF24" s="386">
         <v>17</v>
       </c>
-      <c r="P3" s="33"/>
-      <c r="Q3" s="33" t="s">
+      <c r="AG24" s="386">
+        <v>5</v>
+      </c>
+      <c r="AH24" s="386">
+        <v>2</v>
+      </c>
+      <c r="AI24" s="393">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="386">
+        <v>3</v>
+      </c>
+      <c r="AK24" s="386">
+        <v>1</v>
+      </c>
+      <c r="AL24" s="386">
+        <v>9</v>
+      </c>
+      <c r="AM24" s="386">
+        <v>2</v>
+      </c>
+      <c r="AN24" s="386">
+        <v>3</v>
+      </c>
+      <c r="AO24" s="386">
+        <v>1</v>
+      </c>
+      <c r="AP24" s="393">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="411">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A25" s="266" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="267"/>
+      <c r="C25" s="267"/>
+      <c r="D25" s="267"/>
+      <c r="E25" s="267"/>
+      <c r="F25" s="267"/>
+      <c r="G25" s="267"/>
+      <c r="H25" s="267"/>
+      <c r="I25" s="267"/>
+      <c r="J25" s="267"/>
+      <c r="K25" s="267"/>
+      <c r="L25" s="267"/>
+      <c r="M25" s="267"/>
+      <c r="N25" s="267"/>
+      <c r="O25" s="267"/>
+      <c r="P25" s="267"/>
+      <c r="Q25" s="267"/>
+      <c r="R25" s="267"/>
+      <c r="S25" s="267"/>
+      <c r="T25" s="267"/>
+      <c r="U25" s="267"/>
+      <c r="V25" s="18"/>
+      <c r="W25" s="94"/>
+      <c r="X25" s="59" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y25" s="404">
+        <v>204</v>
+      </c>
+      <c r="Z25" s="408">
+        <v>186</v>
+      </c>
+      <c r="AA25" s="386">
+        <v>9</v>
+      </c>
+      <c r="AB25" s="393">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="386">
+        <v>9</v>
+      </c>
+      <c r="AD25" s="393">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="386">
+        <v>204</v>
+      </c>
+      <c r="AF25" s="386">
+        <v>135</v>
+      </c>
+      <c r="AG25" s="386">
+        <v>69</v>
+      </c>
+      <c r="AH25" s="386">
+        <v>12</v>
+      </c>
+      <c r="AI25" s="386">
+        <v>5</v>
+      </c>
+      <c r="AJ25" s="386">
+        <v>52</v>
+      </c>
+      <c r="AK25" s="386">
+        <v>22</v>
+      </c>
+      <c r="AL25" s="386">
+        <v>61</v>
+      </c>
+      <c r="AM25" s="386">
+        <v>35</v>
+      </c>
+      <c r="AN25" s="386">
+        <v>8</v>
+      </c>
+      <c r="AO25" s="386">
+        <v>4</v>
+      </c>
+      <c r="AP25" s="386">
+        <v>2</v>
+      </c>
+      <c r="AQ25" s="411">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A26" s="268" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="18"/>
+      <c r="M26" s="18"/>
+      <c r="N26" s="18"/>
+      <c r="O26" s="18"/>
+      <c r="P26" s="18"/>
+      <c r="Q26" s="18"/>
+      <c r="R26" s="18"/>
+      <c r="S26" s="18"/>
+      <c r="T26" s="18"/>
+      <c r="U26" s="18"/>
+      <c r="V26" s="18"/>
+      <c r="W26" s="95"/>
+      <c r="X26" s="59" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y26" s="404">
+        <v>63</v>
+      </c>
+      <c r="Z26" s="295">
+        <v>14</v>
+      </c>
+      <c r="AA26" s="304">
+        <v>36</v>
+      </c>
+      <c r="AB26" s="319">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="304">
+        <v>13</v>
+      </c>
+      <c r="AD26" s="319">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="304">
+        <v>72</v>
+      </c>
+      <c r="AF26" s="304">
+        <v>47</v>
+      </c>
+      <c r="AG26" s="304">
+        <v>25</v>
+      </c>
+      <c r="AH26" s="304">
+        <v>9</v>
+      </c>
+      <c r="AI26" s="304">
+        <v>7</v>
+      </c>
+      <c r="AJ26" s="304">
+        <v>17</v>
+      </c>
+      <c r="AK26" s="304">
+        <v>9</v>
+      </c>
+      <c r="AL26" s="304">
+        <v>15</v>
+      </c>
+      <c r="AM26" s="304">
+        <v>8</v>
+      </c>
+      <c r="AN26" s="304">
+        <v>2</v>
+      </c>
+      <c r="AO26" s="304">
+        <v>1</v>
+      </c>
+      <c r="AP26" s="304">
+        <v>4</v>
+      </c>
+      <c r="AQ26" s="327">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A27" s="265" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="178"/>
+      <c r="C27" s="178"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="173" t="s">
+        <v>73</v>
+      </c>
+      <c r="T27" s="173"/>
+      <c r="U27" s="173"/>
+      <c r="V27" s="173"/>
+      <c r="W27" s="79" t="s">
+        <v>12</v>
+      </c>
+      <c r="X27" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y27" s="404">
+        <v>10</v>
+      </c>
+      <c r="Z27" s="295">
+        <v>8</v>
+      </c>
+      <c r="AA27" s="304">
+        <v>1</v>
+      </c>
+      <c r="AB27" s="319">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="304">
+        <v>1</v>
+      </c>
+      <c r="AD27" s="319">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="304">
+        <v>10</v>
+      </c>
+      <c r="AF27" s="304">
+        <v>7</v>
+      </c>
+      <c r="AG27" s="304">
+        <v>3</v>
+      </c>
+      <c r="AH27" s="304">
+        <v>1</v>
+      </c>
+      <c r="AI27" s="319">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="304">
+        <v>2</v>
+      </c>
+      <c r="AK27" s="304">
+        <v>1</v>
+      </c>
+      <c r="AL27" s="304">
+        <v>3</v>
+      </c>
+      <c r="AM27" s="304">
+        <v>2</v>
+      </c>
+      <c r="AN27" s="304">
+        <v>1</v>
+      </c>
+      <c r="AO27" s="319">
+        <v>0</v>
+      </c>
+      <c r="AP27" s="319">
+        <v>0</v>
+      </c>
+      <c r="AQ27" s="327">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A28" s="148" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="149"/>
+      <c r="C28" s="149"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="140" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" s="141"/>
+      <c r="G28" s="141"/>
+      <c r="H28" s="141"/>
+      <c r="I28" s="141"/>
+      <c r="J28" s="141"/>
+      <c r="K28" s="99" t="s">
+        <v>69</v>
+      </c>
+      <c r="L28" s="100"/>
+      <c r="M28" s="100"/>
+      <c r="N28" s="102"/>
+      <c r="O28" s="99" t="s">
+        <v>70</v>
+      </c>
+      <c r="P28" s="100"/>
+      <c r="Q28" s="100"/>
+      <c r="R28" s="102"/>
+      <c r="S28" s="74" t="s">
+        <v>71</v>
+      </c>
+      <c r="T28" s="75"/>
+      <c r="U28" s="75"/>
+      <c r="V28" s="75"/>
+      <c r="W28" s="80"/>
+      <c r="X28" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y28" s="403">
+        <v>30</v>
+      </c>
+      <c r="Z28" s="295">
+        <v>26</v>
+      </c>
+      <c r="AA28" s="319">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="319">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="304">
+        <v>4</v>
+      </c>
+      <c r="AD28" s="319">
+        <v>0</v>
+      </c>
+      <c r="AE28" s="304">
+        <v>31</v>
+      </c>
+      <c r="AF28" s="304">
+        <v>21</v>
+      </c>
+      <c r="AG28" s="304">
+        <v>10</v>
+      </c>
+      <c r="AH28" s="304">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="304">
+        <v>1</v>
+      </c>
+      <c r="AJ28" s="304">
+        <v>8</v>
+      </c>
+      <c r="AK28" s="304">
+        <v>5</v>
+      </c>
+      <c r="AL28" s="304">
+        <v>8</v>
+      </c>
+      <c r="AM28" s="304">
+        <v>4</v>
+      </c>
+      <c r="AN28" s="304">
+        <v>3</v>
+      </c>
+      <c r="AO28" s="319">
+        <v>0</v>
+      </c>
+      <c r="AP28" s="304">
+        <v>1</v>
+      </c>
+      <c r="AQ28" s="327">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A29" s="151"/>
+      <c r="B29" s="152"/>
+      <c r="C29" s="152"/>
+      <c r="D29" s="153"/>
+      <c r="E29" s="157" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="H29" s="28"/>
+      <c r="I29" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="J29" s="28"/>
+      <c r="K29" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="L29" s="135"/>
+      <c r="M29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="N29" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="O29" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="P29" s="135"/>
+      <c r="Q29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="R29" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="S29" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="T29" s="135"/>
+      <c r="U29" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="V29" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="W29" s="81"/>
+      <c r="X29" s="61" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y29" s="405">
+        <v>12</v>
+      </c>
+      <c r="Z29" s="298">
+        <v>4</v>
+      </c>
+      <c r="AA29" s="307">
+        <v>7</v>
+      </c>
+      <c r="AB29" s="322">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="307">
+        <v>1</v>
+      </c>
+      <c r="AD29" s="322">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="307">
+        <v>12</v>
+      </c>
+      <c r="AF29" s="307">
+        <v>8</v>
+      </c>
+      <c r="AG29" s="307">
+        <v>4</v>
+      </c>
+      <c r="AH29" s="307">
+        <v>1</v>
+      </c>
+      <c r="AI29" s="307">
+        <v>1</v>
+      </c>
+      <c r="AJ29" s="307">
+        <v>2</v>
+      </c>
+      <c r="AK29" s="307">
+        <v>2</v>
+      </c>
+      <c r="AL29" s="307">
+        <v>5</v>
+      </c>
+      <c r="AM29" s="322">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="322">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="307">
+        <v>1</v>
+      </c>
+      <c r="AP29" s="322">
+        <v>0</v>
+      </c>
+      <c r="AQ29" s="328">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A30" s="154" t="s">
         <v>20</v>
       </c>
-      <c r="R3" s="33"/>
-      <c r="S3" s="33"/>
+      <c r="B30" s="155"/>
+      <c r="C30" s="155"/>
+      <c r="D30" s="156"/>
+      <c r="E30" s="158">
+        <v>1376</v>
+      </c>
+      <c r="F30" s="134"/>
+      <c r="G30" s="134">
+        <v>906</v>
+      </c>
+      <c r="H30" s="134"/>
+      <c r="I30" s="134">
+        <v>470</v>
+      </c>
+      <c r="J30" s="134"/>
+      <c r="K30" s="67">
+        <v>760</v>
+      </c>
+      <c r="L30" s="139"/>
+      <c r="M30" s="66">
+        <v>499</v>
+      </c>
+      <c r="N30" s="66">
+        <v>261</v>
+      </c>
+      <c r="O30" s="67">
+        <v>780</v>
+      </c>
+      <c r="P30" s="139"/>
+      <c r="Q30" s="66">
+        <v>529</v>
+      </c>
+      <c r="R30" s="66">
+        <v>251</v>
+      </c>
+      <c r="S30" s="67">
+        <v>1356</v>
+      </c>
+      <c r="T30" s="139"/>
+      <c r="U30" s="66">
+        <v>876</v>
+      </c>
+      <c r="V30" s="67">
+        <v>480</v>
+      </c>
+      <c r="W30" s="76" t="s">
+        <v>78</v>
+      </c>
+      <c r="X30" s="76"/>
+      <c r="Y30" s="76"/>
+      <c r="Z30" s="76"/>
+      <c r="AA30" s="76"/>
+      <c r="AB30" s="76"/>
+      <c r="AC30" s="76"/>
+      <c r="AD30" s="76"/>
+      <c r="AE30" s="76"/>
+      <c r="AF30" s="76"/>
+      <c r="AG30" s="76"/>
+      <c r="AH30" s="76"/>
+      <c r="AI30" s="76"/>
+      <c r="AJ30" s="76"/>
+      <c r="AK30" s="76"/>
+      <c r="AL30" s="76"/>
+      <c r="AM30" s="76"/>
+      <c r="AN30" s="76"/>
+      <c r="AO30" s="76"/>
+      <c r="AP30" s="76"/>
+      <c r="AQ30" s="76"/>
     </row>
-    <row r="4" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="9" t="s">
+    <row r="31" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A31" s="246" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="143" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="143"/>
+      <c r="D31" s="144"/>
+      <c r="E31" s="136">
+        <v>57</v>
+      </c>
+      <c r="F31" s="68"/>
+      <c r="G31" s="68">
+        <v>31</v>
+      </c>
+      <c r="H31" s="68"/>
+      <c r="I31" s="68">
+        <v>26</v>
+      </c>
+      <c r="J31" s="68"/>
+      <c r="K31" s="69">
+        <v>15</v>
+      </c>
+      <c r="L31" s="90"/>
+      <c r="M31" s="68">
+        <v>8</v>
+      </c>
+      <c r="N31" s="68">
+        <v>7</v>
+      </c>
+      <c r="O31" s="69">
+        <v>23</v>
+      </c>
+      <c r="P31" s="90"/>
+      <c r="Q31" s="68">
+        <v>13</v>
+      </c>
+      <c r="R31" s="68">
+        <v>10</v>
+      </c>
+      <c r="S31" s="69">
+        <v>49</v>
+      </c>
+      <c r="T31" s="90"/>
+      <c r="U31" s="68">
+        <v>26</v>
+      </c>
+      <c r="V31" s="69">
+        <v>23</v>
+      </c>
+      <c r="W31" s="263" t="s">
+        <v>40</v>
+      </c>
+      <c r="X31" s="264"/>
+      <c r="Y31" s="18"/>
+      <c r="Z31" s="18"/>
+      <c r="AA31" s="18"/>
+      <c r="AB31" s="18"/>
+      <c r="AC31" s="18"/>
+      <c r="AD31" s="18"/>
+      <c r="AE31" s="18"/>
+      <c r="AF31" s="18"/>
+      <c r="AG31" s="18"/>
+      <c r="AH31" s="18"/>
+      <c r="AI31" s="18"/>
+      <c r="AJ31" s="18"/>
+      <c r="AK31" s="18"/>
+      <c r="AL31" s="18"/>
+      <c r="AM31" s="18"/>
+      <c r="AN31" s="18"/>
+      <c r="AO31" s="174" t="s">
+        <v>76</v>
+      </c>
+      <c r="AP31" s="174"/>
+      <c r="AQ31" s="174"/>
+    </row>
+    <row r="32" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A32" s="247"/>
+      <c r="B32" s="142" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="34" t="s">
-[...14 lines deleted...]
-      <c r="O4" s="33" t="s">
+      <c r="C32" s="142"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="136">
+        <v>224</v>
+      </c>
+      <c r="F32" s="68"/>
+      <c r="G32" s="68">
+        <v>155</v>
+      </c>
+      <c r="H32" s="68"/>
+      <c r="I32" s="68">
+        <v>69</v>
+      </c>
+      <c r="J32" s="68"/>
+      <c r="K32" s="71">
+        <v>211</v>
+      </c>
+      <c r="L32" s="89"/>
+      <c r="M32" s="70">
+        <v>139</v>
+      </c>
+      <c r="N32" s="70">
+        <v>72</v>
+      </c>
+      <c r="O32" s="71">
+        <v>272</v>
+      </c>
+      <c r="P32" s="89"/>
+      <c r="Q32" s="70">
+        <v>192</v>
+      </c>
+      <c r="R32" s="70">
+        <v>80</v>
+      </c>
+      <c r="S32" s="71">
+        <v>163</v>
+      </c>
+      <c r="T32" s="89"/>
+      <c r="U32" s="70">
+        <v>102</v>
+      </c>
+      <c r="V32" s="71">
+        <v>61</v>
+      </c>
+      <c r="W32" s="121" t="s">
+        <v>31</v>
+      </c>
+      <c r="X32" s="239"/>
+      <c r="Y32" s="140" t="s">
+        <v>84</v>
+      </c>
+      <c r="Z32" s="210"/>
+      <c r="AA32" s="210"/>
+      <c r="AB32" s="210"/>
+      <c r="AC32" s="210"/>
+      <c r="AD32" s="210"/>
+      <c r="AE32" s="210"/>
+      <c r="AF32" s="210"/>
+      <c r="AG32" s="210"/>
+      <c r="AH32" s="141" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI32" s="179"/>
+      <c r="AJ32" s="179"/>
+      <c r="AK32" s="179"/>
+      <c r="AL32" s="179"/>
+      <c r="AM32" s="179"/>
+      <c r="AN32" s="179"/>
+      <c r="AO32" s="179"/>
+      <c r="AP32" s="179"/>
+      <c r="AQ32" s="180"/>
+    </row>
+    <row r="33" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A33" s="247"/>
+      <c r="B33" s="142" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="142"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="136">
+        <v>991</v>
+      </c>
+      <c r="F33" s="68"/>
+      <c r="G33" s="68">
+        <v>652</v>
+      </c>
+      <c r="H33" s="68"/>
+      <c r="I33" s="68">
+        <v>339</v>
+      </c>
+      <c r="J33" s="68"/>
+      <c r="K33" s="84">
+        <v>487</v>
+      </c>
+      <c r="L33" s="131"/>
+      <c r="M33" s="70">
+        <v>322</v>
+      </c>
+      <c r="N33" s="70">
+        <v>165</v>
+      </c>
+      <c r="O33" s="71">
+        <v>429</v>
+      </c>
+      <c r="P33" s="89"/>
+      <c r="Q33" s="68">
+        <v>289</v>
+      </c>
+      <c r="R33" s="68">
+        <v>140</v>
+      </c>
+      <c r="S33" s="69">
+        <v>1049</v>
+      </c>
+      <c r="T33" s="90"/>
+      <c r="U33" s="68">
+        <v>685</v>
+      </c>
+      <c r="V33" s="69">
+        <v>364</v>
+      </c>
+      <c r="W33" s="240"/>
+      <c r="X33" s="241"/>
+      <c r="Y33" s="244" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z33" s="164"/>
+      <c r="AA33" s="164"/>
+      <c r="AB33" s="164" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC33" s="164"/>
+      <c r="AD33" s="164" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE33" s="164"/>
+      <c r="AF33" s="164" t="s">
+        <v>34</v>
+      </c>
+      <c r="AG33" s="164"/>
+      <c r="AH33" s="166" t="s">
+        <v>36</v>
+      </c>
+      <c r="AI33" s="79"/>
+      <c r="AJ33" s="166" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK33" s="79"/>
+      <c r="AL33" s="181" t="s">
+        <v>32</v>
+      </c>
+      <c r="AM33" s="182"/>
+      <c r="AN33" s="142" t="s">
+        <v>79</v>
+      </c>
+      <c r="AO33" s="230"/>
+      <c r="AP33" s="142" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ33" s="197"/>
+    </row>
+    <row r="34" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A34" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="143" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="143"/>
+      <c r="D34" s="144"/>
+      <c r="E34" s="136">
+        <v>14</v>
+      </c>
+      <c r="F34" s="68"/>
+      <c r="G34" s="68">
+        <v>8</v>
+      </c>
+      <c r="H34" s="68"/>
+      <c r="I34" s="68">
+        <v>6</v>
+      </c>
+      <c r="J34" s="68"/>
+      <c r="K34" s="69">
+        <v>4</v>
+      </c>
+      <c r="L34" s="90"/>
+      <c r="M34" s="70">
+        <v>2</v>
+      </c>
+      <c r="N34" s="70">
+        <v>2</v>
+      </c>
+      <c r="O34" s="71">
+        <v>5</v>
+      </c>
+      <c r="P34" s="89"/>
+      <c r="Q34" s="70">
+        <v>2</v>
+      </c>
+      <c r="R34" s="70">
+        <v>3</v>
+      </c>
+      <c r="S34" s="71">
+        <v>13</v>
+      </c>
+      <c r="T34" s="89"/>
+      <c r="U34" s="70">
+        <v>8</v>
+      </c>
+      <c r="V34" s="71">
+        <v>5</v>
+      </c>
+      <c r="W34" s="242"/>
+      <c r="X34" s="243"/>
+      <c r="Y34" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z34" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AA34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB34" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AC34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AD34" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AF34" s="22" t="s">
+        <v>3</v>
+      </c>
+      <c r="AG34" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH34" s="167"/>
+      <c r="AI34" s="81"/>
+      <c r="AJ34" s="167"/>
+      <c r="AK34" s="81"/>
+      <c r="AL34" s="183"/>
+      <c r="AM34" s="184"/>
+      <c r="AN34" s="198"/>
+      <c r="AO34" s="198"/>
+      <c r="AP34" s="198"/>
+      <c r="AQ34" s="199"/>
+    </row>
+    <row r="35" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1">
+      <c r="A35" s="189"/>
+      <c r="B35" s="145" t="s">
+        <v>21</v>
+      </c>
+      <c r="C35" s="145"/>
+      <c r="D35" s="146"/>
+      <c r="E35" s="136">
+        <v>28</v>
+      </c>
+      <c r="F35" s="68"/>
+      <c r="G35" s="68">
+        <v>21</v>
+      </c>
+      <c r="H35" s="68"/>
+      <c r="I35" s="68">
+        <v>7</v>
+      </c>
+      <c r="J35" s="68"/>
+      <c r="K35" s="69">
+        <v>11</v>
+      </c>
+      <c r="L35" s="90"/>
+      <c r="M35" s="70">
+        <v>8</v>
+      </c>
+      <c r="N35" s="70">
+        <v>3</v>
+      </c>
+      <c r="O35" s="71">
+        <v>14</v>
+      </c>
+      <c r="P35" s="89"/>
+      <c r="Q35" s="70">
+        <v>8</v>
+      </c>
+      <c r="R35" s="70">
+        <v>6</v>
+      </c>
+      <c r="S35" s="71">
+        <v>25</v>
+      </c>
+      <c r="T35" s="89"/>
+      <c r="U35" s="70">
+        <v>21</v>
+      </c>
+      <c r="V35" s="71">
+        <v>4</v>
+      </c>
+      <c r="W35" s="107" t="s">
+        <v>20</v>
+      </c>
+      <c r="X35" s="249"/>
+      <c r="Y35" s="379">
+        <v>5433</v>
+      </c>
+      <c r="Z35" s="386">
+        <v>3809</v>
+      </c>
+      <c r="AA35" s="386">
+        <v>1624</v>
+      </c>
+      <c r="AB35" s="386">
+        <v>2393</v>
+      </c>
+      <c r="AC35" s="386">
+        <v>1087</v>
+      </c>
+      <c r="AD35" s="386">
+        <v>1416</v>
+      </c>
+      <c r="AE35" s="386">
+        <v>537</v>
+      </c>
+      <c r="AF35" s="393">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="393">
+        <v>0</v>
+      </c>
+      <c r="AH35" s="250" t="s">
+        <v>2</v>
+      </c>
+      <c r="AI35" s="16"/>
+      <c r="AJ35" s="67">
+        <v>37353388</v>
+      </c>
+      <c r="AK35" s="139"/>
+      <c r="AL35" s="67">
+        <v>20587600</v>
+      </c>
+      <c r="AM35" s="139"/>
+      <c r="AN35" s="67">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="139"/>
+      <c r="AP35" s="134">
+        <v>16765788</v>
+      </c>
+      <c r="AQ35" s="170"/>
+    </row>
+    <row r="36" spans="1:43" s="2" customFormat="1" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A36" s="190"/>
+      <c r="B36" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="34"/>
+      <c r="D36" s="98"/>
+      <c r="E36" s="96">
+        <v>62</v>
+      </c>
+      <c r="F36" s="97"/>
+      <c r="G36" s="72">
+        <v>39</v>
+      </c>
+      <c r="H36" s="72"/>
+      <c r="I36" s="97">
+        <v>23</v>
+      </c>
+      <c r="J36" s="97"/>
+      <c r="K36" s="132">
+        <v>32</v>
+      </c>
+      <c r="L36" s="133"/>
+      <c r="M36" s="72">
+        <v>20</v>
+      </c>
+      <c r="N36" s="72">
+        <v>12</v>
+      </c>
+      <c r="O36" s="73">
+        <v>37</v>
+      </c>
+      <c r="P36" s="130"/>
+      <c r="Q36" s="72">
+        <v>25</v>
+      </c>
+      <c r="R36" s="72">
+        <v>12</v>
+      </c>
+      <c r="S36" s="73">
+        <v>57</v>
+      </c>
+      <c r="T36" s="130"/>
+      <c r="U36" s="72">
+        <v>34</v>
+      </c>
+      <c r="V36" s="73">
+        <v>23</v>
+      </c>
+      <c r="W36" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="X36" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y36" s="380">
+        <v>1302</v>
+      </c>
+      <c r="Z36" s="304">
+        <v>917</v>
+      </c>
+      <c r="AA36" s="304">
+        <v>385</v>
+      </c>
+      <c r="AB36" s="304">
+        <v>484</v>
+      </c>
+      <c r="AC36" s="304">
+        <v>211</v>
+      </c>
+      <c r="AD36" s="304">
+        <v>433</v>
+      </c>
+      <c r="AE36" s="304">
+        <v>174</v>
+      </c>
+      <c r="AF36" s="319">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="319">
+        <v>0</v>
+      </c>
+      <c r="AH36" s="166" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI36" s="79"/>
+      <c r="AJ36" s="168">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="169"/>
+      <c r="AL36" s="168">
+        <v>0</v>
+      </c>
+      <c r="AM36" s="169"/>
+      <c r="AN36" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="68"/>
+      <c r="AP36" s="68">
+        <v>0</v>
+      </c>
+      <c r="AQ36" s="69"/>
+    </row>
+    <row r="37" spans="1:43" ht="17.1" customHeight="1">
+      <c r="A37" s="176" t="s">
+        <v>72</v>
+      </c>
+      <c r="B37" s="18"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="18"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="18"/>
+      <c r="N37" s="18"/>
+      <c r="O37" s="18"/>
+      <c r="P37" s="18"/>
+      <c r="Q37" s="18"/>
+      <c r="R37" s="18"/>
+      <c r="S37" s="18"/>
+      <c r="T37" s="18"/>
+      <c r="U37" s="18"/>
+      <c r="V37" s="18"/>
+      <c r="W37" s="17"/>
+      <c r="X37" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y37" s="380">
+        <v>4092</v>
+      </c>
+      <c r="Z37" s="304">
+        <v>2868</v>
+      </c>
+      <c r="AA37" s="304">
+        <v>1224</v>
+      </c>
+      <c r="AB37" s="304">
+        <v>1894</v>
+      </c>
+      <c r="AC37" s="304">
+        <v>863</v>
+      </c>
+      <c r="AD37" s="304">
+        <v>974</v>
+      </c>
+      <c r="AE37" s="304">
+        <v>361</v>
+      </c>
+      <c r="AF37" s="319">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="319">
+        <v>0</v>
+      </c>
+      <c r="AH37" s="212"/>
+      <c r="AI37" s="213"/>
+      <c r="AJ37" s="170"/>
+      <c r="AK37" s="171"/>
+      <c r="AL37" s="170"/>
+      <c r="AM37" s="171"/>
+      <c r="AN37" s="68"/>
+      <c r="AO37" s="68"/>
+      <c r="AP37" s="68"/>
+      <c r="AQ37" s="69"/>
+    </row>
+    <row r="38" spans="1:43" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A38" s="177" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38" s="178"/>
+      <c r="C38" s="178"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="30"/>
+      <c r="H38" s="30"/>
+      <c r="I38" s="30"/>
+      <c r="J38" s="30"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="29"/>
+      <c r="N38" s="29"/>
+      <c r="O38" s="29"/>
+      <c r="P38" s="29"/>
+      <c r="Q38" s="245"/>
+      <c r="R38" s="245"/>
+      <c r="S38" s="245"/>
+      <c r="T38" s="129" t="s">
+        <v>74</v>
+      </c>
+      <c r="U38" s="129"/>
+      <c r="V38" s="29"/>
+      <c r="W38" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="X38" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y38" s="380">
+        <v>10</v>
+      </c>
+      <c r="Z38" s="304">
+        <v>7</v>
+      </c>
+      <c r="AA38" s="304">
+        <v>3</v>
+      </c>
+      <c r="AB38" s="304">
+        <v>2</v>
+      </c>
+      <c r="AC38" s="304">
+        <v>1</v>
+      </c>
+      <c r="AD38" s="304">
+        <v>5</v>
+      </c>
+      <c r="AE38" s="304">
+        <v>2</v>
+      </c>
+      <c r="AF38" s="319">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="319">
+        <v>0</v>
+      </c>
+      <c r="AH38" s="185" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI38" s="186"/>
+      <c r="AJ38" s="168">
+        <v>37353388</v>
+      </c>
+      <c r="AK38" s="169"/>
+      <c r="AL38" s="168">
+        <v>20587600</v>
+      </c>
+      <c r="AM38" s="169"/>
+      <c r="AN38" s="68">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="248"/>
+      <c r="AP38" s="68">
+        <v>16765788</v>
+      </c>
+      <c r="AQ38" s="84"/>
+    </row>
+    <row r="39" spans="1:43" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A39" s="114" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="114"/>
+      <c r="C39" s="114"/>
+      <c r="D39" s="115"/>
+      <c r="E39" s="105" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="106"/>
+      <c r="G39" s="106"/>
+      <c r="H39" s="106"/>
+      <c r="I39" s="107"/>
+      <c r="J39" s="120" t="s">
+        <v>5</v>
+      </c>
+      <c r="K39" s="121"/>
+      <c r="L39" s="121"/>
+      <c r="M39" s="122"/>
+      <c r="N39" s="238" t="s">
+        <v>59</v>
+      </c>
+      <c r="O39" s="238"/>
+      <c r="P39" s="238"/>
+      <c r="Q39" s="238"/>
+      <c r="R39" s="261" t="s">
+        <v>61</v>
+      </c>
+      <c r="S39" s="261"/>
+      <c r="T39" s="261"/>
+      <c r="U39" s="226"/>
+      <c r="V39" s="29"/>
+      <c r="W39" s="87"/>
+      <c r="X39" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y39" s="381">
+        <v>29</v>
+      </c>
+      <c r="Z39" s="387">
+        <v>17</v>
+      </c>
+      <c r="AA39" s="387">
+        <v>12</v>
+      </c>
+      <c r="AB39" s="387">
+        <v>13</v>
+      </c>
+      <c r="AC39" s="387">
+        <v>12</v>
+      </c>
+      <c r="AD39" s="387">
+        <v>4</v>
+      </c>
+      <c r="AE39" s="390">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="390">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="390">
+        <v>0</v>
+      </c>
+      <c r="AH39" s="187"/>
+      <c r="AI39" s="188"/>
+      <c r="AJ39" s="172"/>
+      <c r="AK39" s="113"/>
+      <c r="AL39" s="170"/>
+      <c r="AM39" s="171"/>
+      <c r="AN39" s="85"/>
+      <c r="AO39" s="85"/>
+      <c r="AP39" s="85"/>
+      <c r="AQ39" s="86"/>
+    </row>
+    <row r="40" spans="1:43" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A40" s="116"/>
+      <c r="B40" s="116"/>
+      <c r="C40" s="116"/>
+      <c r="D40" s="117"/>
+      <c r="E40" s="108"/>
+      <c r="F40" s="109"/>
+      <c r="G40" s="109"/>
+      <c r="H40" s="109"/>
+      <c r="I40" s="110"/>
+      <c r="J40" s="123"/>
+      <c r="K40" s="124"/>
+      <c r="L40" s="124"/>
+      <c r="M40" s="125"/>
+      <c r="N40" s="83"/>
+      <c r="O40" s="83"/>
+      <c r="P40" s="83"/>
+      <c r="Q40" s="83"/>
+      <c r="R40" s="262"/>
+      <c r="S40" s="262"/>
+      <c r="T40" s="262"/>
+      <c r="U40" s="167"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="254" t="s">
+        <v>39</v>
+      </c>
+      <c r="X40" s="257"/>
+      <c r="Y40" s="257"/>
+      <c r="Z40" s="257"/>
+      <c r="AA40" s="257"/>
+      <c r="AB40" s="257"/>
+      <c r="AC40" s="257"/>
+      <c r="AD40" s="257"/>
+      <c r="AE40" s="257"/>
+      <c r="AF40" s="257"/>
+      <c r="AG40" s="257"/>
+      <c r="AH40" s="257"/>
+      <c r="AI40" s="257"/>
+      <c r="AJ40" s="257"/>
+      <c r="AK40" s="257"/>
+      <c r="AL40" s="257"/>
+      <c r="AM40" s="257"/>
+      <c r="AN40" s="257"/>
+      <c r="AO40" s="257"/>
+      <c r="AP40" s="257"/>
+      <c r="AQ40" s="257"/>
+    </row>
+    <row r="41" spans="1:43" ht="17.1" customHeight="1" thickBot="1">
+      <c r="A41" s="118" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="118"/>
+      <c r="C41" s="118"/>
+      <c r="D41" s="119"/>
+      <c r="E41" s="111">
+        <v>23</v>
+      </c>
+      <c r="F41" s="112"/>
+      <c r="G41" s="112"/>
+      <c r="H41" s="112"/>
+      <c r="I41" s="113"/>
+      <c r="J41" s="126">
+        <v>0</v>
+      </c>
+      <c r="K41" s="127"/>
+      <c r="L41" s="127"/>
+      <c r="M41" s="128"/>
+      <c r="N41" s="175">
+        <v>23</v>
+      </c>
+      <c r="O41" s="175"/>
+      <c r="P41" s="175"/>
+      <c r="Q41" s="175"/>
+      <c r="R41" s="175">
+        <v>0</v>
+      </c>
+      <c r="S41" s="175"/>
+      <c r="T41" s="175"/>
+      <c r="U41" s="231"/>
+      <c r="V41" s="29"/>
+      <c r="W41" s="278"/>
+      <c r="X41" s="278"/>
+      <c r="Y41" s="25"/>
+      <c r="Z41" s="25"/>
+      <c r="AA41" s="25"/>
+      <c r="AB41" s="25"/>
+      <c r="AC41" s="25"/>
+      <c r="AD41" s="25"/>
+      <c r="AE41" s="25"/>
+      <c r="AF41" s="25"/>
+      <c r="AG41" s="25"/>
+      <c r="AH41" s="26"/>
+      <c r="AI41" s="279"/>
+      <c r="AJ41" s="279"/>
+      <c r="AK41" s="279"/>
+      <c r="AL41" s="279"/>
+      <c r="AM41" s="279"/>
+      <c r="AN41" s="27"/>
+      <c r="AO41" s="27"/>
+      <c r="AP41" s="27"/>
+      <c r="AQ41" s="27"/>
+    </row>
+    <row r="42" spans="1:43" ht="14.1" customHeight="1">
+      <c r="A42" s="176" t="s">
+        <v>63</v>
+      </c>
+      <c r="B42" s="18"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="18"/>
+      <c r="E42" s="18"/>
+      <c r="F42" s="18"/>
+      <c r="G42" s="18"/>
+      <c r="H42" s="18"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="18"/>
+      <c r="N42" s="18"/>
+      <c r="O42" s="18"/>
+      <c r="P42" s="18"/>
+      <c r="Q42" s="18"/>
+      <c r="R42" s="18"/>
+      <c r="S42" s="18"/>
+      <c r="T42" s="18"/>
+      <c r="U42" s="18"/>
+      <c r="V42" s="18"/>
+      <c r="W42" s="202" t="s">
+        <v>64</v>
+      </c>
+      <c r="X42" s="253"/>
+      <c r="Y42" s="254"/>
+      <c r="Z42" s="254"/>
+      <c r="AA42" s="254"/>
+      <c r="AB42" s="254"/>
+      <c r="AC42" s="254"/>
+      <c r="AD42" s="254"/>
+      <c r="AE42" s="254"/>
+      <c r="AF42" s="254"/>
+      <c r="AG42" s="254"/>
+      <c r="AH42" s="254"/>
+      <c r="AI42" s="254"/>
+      <c r="AJ42" s="254"/>
+      <c r="AK42" s="254"/>
+      <c r="AL42" s="254"/>
+      <c r="AM42" s="254"/>
+      <c r="AN42" s="254"/>
+      <c r="AO42" s="254"/>
+      <c r="AP42" s="254"/>
+      <c r="AQ42" s="254"/>
+    </row>
+    <row r="43" spans="1:43" s="3" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
+      <c r="A43" s="9"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="9"/>
+      <c r="I43" s="9"/>
+      <c r="J43" s="9"/>
+      <c r="K43" s="9"/>
+      <c r="L43" s="9"/>
+      <c r="M43" s="9"/>
+      <c r="N43" s="9"/>
+      <c r="O43" s="9"/>
+      <c r="P43" s="9"/>
+      <c r="Q43" s="9"/>
+      <c r="R43" s="9"/>
+      <c r="S43" s="9"/>
+      <c r="T43" s="9"/>
+      <c r="U43" s="9"/>
+      <c r="V43" s="9"/>
+      <c r="W43" s="119"/>
+      <c r="X43" s="255"/>
+      <c r="Y43" s="256"/>
+      <c r="Z43" s="256"/>
+      <c r="AA43" s="256"/>
+      <c r="AB43" s="256"/>
+      <c r="AC43" s="256"/>
+      <c r="AD43" s="256"/>
+      <c r="AE43" s="256"/>
+      <c r="AF43" s="256"/>
+      <c r="AG43" s="256"/>
+      <c r="AH43" s="256"/>
+      <c r="AI43" s="256"/>
+      <c r="AJ43" s="256"/>
+      <c r="AK43" s="256"/>
+      <c r="AL43" s="256"/>
+      <c r="AM43" s="256"/>
+      <c r="AN43" s="256"/>
+      <c r="AO43" s="256"/>
+      <c r="AP43" s="256"/>
+      <c r="AQ43" s="256"/>
+    </row>
+    <row r="44" spans="1:43" ht="18" customHeight="1">
+      <c r="A44" s="228"/>
+      <c r="B44" s="228"/>
+      <c r="C44" s="228"/>
+      <c r="D44" s="228"/>
+      <c r="E44" s="228"/>
+      <c r="F44" s="228"/>
+      <c r="G44" s="228"/>
+      <c r="H44" s="228"/>
+      <c r="I44" s="228"/>
+      <c r="J44" s="228"/>
+      <c r="K44" s="228"/>
+      <c r="L44" s="228"/>
+      <c r="M44" s="228"/>
+      <c r="N44" s="228"/>
+      <c r="O44" s="228"/>
+      <c r="P44" s="228"/>
+      <c r="Q44" s="228"/>
+      <c r="R44" s="228"/>
+      <c r="S44" s="228"/>
+      <c r="T44" s="228"/>
+      <c r="U44" s="228"/>
+      <c r="V44" s="228"/>
+      <c r="W44" s="91" t="s">
+        <v>95</v>
+      </c>
+      <c r="X44" s="91"/>
+      <c r="Y44" s="91"/>
+      <c r="Z44" s="91"/>
+      <c r="AA44" s="91"/>
+      <c r="AB44" s="91"/>
+      <c r="AC44" s="91"/>
+      <c r="AD44" s="91"/>
+      <c r="AE44" s="91"/>
+      <c r="AF44" s="91"/>
+      <c r="AG44" s="91"/>
+      <c r="AH44" s="91"/>
+      <c r="AI44" s="91"/>
+      <c r="AJ44" s="91"/>
+      <c r="AK44" s="91"/>
+      <c r="AL44" s="91"/>
+      <c r="AM44" s="91"/>
+      <c r="AN44" s="91"/>
+      <c r="AO44" s="91"/>
+      <c r="AP44" s="91"/>
+      <c r="AQ44" s="91"/>
+    </row>
+    <row r="45" spans="1:43" ht="18" customHeight="1">
+      <c r="A45" s="8"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="8"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="8"/>
+      <c r="K45" s="8"/>
+      <c r="L45" s="8"/>
+      <c r="M45" s="8"/>
+      <c r="N45" s="8"/>
+      <c r="O45" s="8"/>
+      <c r="P45" s="8"/>
+      <c r="Q45" s="8"/>
+      <c r="R45" s="8"/>
+      <c r="S45" s="8"/>
+      <c r="T45" s="8"/>
+      <c r="U45" s="8"/>
+      <c r="V45" s="8"/>
+      <c r="W45" s="9"/>
+      <c r="X45" s="9"/>
+      <c r="Y45" s="9"/>
+      <c r="Z45" s="9"/>
+      <c r="AA45" s="9"/>
+      <c r="AB45" s="9"/>
+      <c r="AC45" s="9"/>
+      <c r="AD45" s="9"/>
+      <c r="AE45" s="9"/>
+      <c r="AF45" s="9"/>
+      <c r="AG45" s="9"/>
+      <c r="AH45" s="9"/>
+      <c r="AI45" s="9"/>
+      <c r="AJ45" s="9"/>
+      <c r="AK45" s="9"/>
+      <c r="AL45" s="9"/>
+      <c r="AM45" s="9"/>
+      <c r="AN45" s="9"/>
+      <c r="AO45" s="9"/>
+      <c r="AP45" s="9"/>
+      <c r="AQ45" s="9"/>
+    </row>
+    <row r="46" spans="1:43" ht="18" customHeight="1">
+      <c r="A46" s="8"/>
+      <c r="B46" s="9"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="9"/>
+      <c r="E46" s="9"/>
+      <c r="F46" s="9"/>
+      <c r="G46" s="9"/>
+      <c r="H46" s="9"/>
+      <c r="I46" s="9"/>
+      <c r="J46" s="9"/>
+      <c r="K46" s="9"/>
+      <c r="L46" s="9"/>
+      <c r="M46" s="9"/>
+      <c r="N46" s="9"/>
+      <c r="O46" s="9"/>
+      <c r="P46" s="9"/>
+      <c r="Q46" s="9"/>
+      <c r="R46" s="9"/>
+      <c r="S46" s="9"/>
+      <c r="T46" s="9"/>
+      <c r="U46" s="9"/>
+      <c r="V46" s="9"/>
+      <c r="W46" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="X46" s="9"/>
+      <c r="Y46" s="9"/>
+      <c r="Z46" s="9"/>
+      <c r="AA46" s="9"/>
+      <c r="AB46" s="9"/>
+      <c r="AC46" s="9"/>
+      <c r="AD46" s="9"/>
+      <c r="AE46" s="9"/>
+      <c r="AF46" s="9"/>
+      <c r="AG46" s="9"/>
+      <c r="AH46" s="9"/>
+      <c r="AI46" s="9"/>
+      <c r="AJ46" s="9"/>
+      <c r="AK46" s="9"/>
+      <c r="AL46" s="9"/>
+      <c r="AM46" s="277" t="s">
+        <v>93</v>
+      </c>
+      <c r="AN46" s="277"/>
+      <c r="AO46" s="277"/>
+      <c r="AP46" s="277"/>
+      <c r="AQ46" s="277"/>
+    </row>
+    <row r="47" spans="1:38" ht="18" customHeight="1">
+      <c r="A47" s="8"/>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="H47" s="9"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="9"/>
+      <c r="K47" s="9"/>
+      <c r="L47" s="9"/>
+      <c r="M47" s="9"/>
+      <c r="N47" s="9"/>
+      <c r="O47" s="9"/>
+      <c r="P47" s="9"/>
+      <c r="Q47" s="9"/>
+      <c r="R47" s="9"/>
+      <c r="S47" s="9"/>
+      <c r="T47" s="9"/>
+      <c r="U47" s="9"/>
+      <c r="V47" s="9"/>
+      <c r="W47" s="9"/>
+      <c r="X47" s="9"/>
+      <c r="Y47" s="9"/>
+      <c r="Z47" s="9"/>
+      <c r="AA47" s="9"/>
+      <c r="AB47" s="9"/>
+      <c r="AC47" s="9"/>
+      <c r="AD47" s="9"/>
+      <c r="AE47" s="9"/>
+      <c r="AF47" s="9"/>
+      <c r="AG47" s="9"/>
+      <c r="AH47" s="9"/>
+      <c r="AI47" s="9"/>
+      <c r="AJ47" s="9"/>
+      <c r="AK47" s="9"/>
+      <c r="AL47" s="9"/>
+    </row>
+    <row r="48" spans="1:43" ht="16.5" hidden="1">
+      <c r="A48" s="289">
+        <v>1376</v>
+      </c>
+      <c r="B48" s="289">
+        <v>906</v>
+      </c>
+      <c r="C48" s="289">
+        <v>470</v>
+      </c>
+      <c r="D48" s="289">
+        <v>760</v>
+      </c>
+      <c r="E48" s="289">
+        <v>499</v>
+      </c>
+      <c r="F48" s="289">
+        <v>261</v>
+      </c>
+      <c r="G48" s="289">
+        <v>780</v>
+      </c>
+      <c r="H48" s="289">
+        <v>529</v>
+      </c>
+      <c r="I48" s="289">
+        <v>251</v>
+      </c>
+      <c r="J48" s="289">
+        <v>1356</v>
+      </c>
+      <c r="K48" s="289">
+        <v>876</v>
+      </c>
+      <c r="L48" s="289">
+        <v>480</v>
+      </c>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="228"/>
+      <c r="X48" s="228"/>
+      <c r="Y48" s="228"/>
+      <c r="Z48" s="228"/>
+      <c r="AA48" s="228"/>
+      <c r="AB48" s="228"/>
+      <c r="AC48" s="228"/>
+      <c r="AD48" s="228"/>
+      <c r="AE48" s="228"/>
+      <c r="AF48" s="228"/>
+      <c r="AG48" s="228"/>
+      <c r="AH48" s="228"/>
+      <c r="AI48" s="228"/>
+      <c r="AJ48" s="228"/>
+      <c r="AK48" s="228"/>
+      <c r="AL48" s="228"/>
+      <c r="AM48" s="228"/>
+      <c r="AN48" s="228"/>
+      <c r="AO48" s="228"/>
+      <c r="AP48" s="228"/>
+      <c r="AQ48" s="228"/>
+    </row>
+    <row r="49" spans="1:22" ht="16.5" hidden="1">
+      <c r="A49" s="289">
+        <v>57</v>
+      </c>
+      <c r="B49" s="289">
+        <v>31</v>
+      </c>
+      <c r="C49" s="289">
+        <v>26</v>
+      </c>
+      <c r="D49" s="289">
         <v>15</v>
       </c>
-      <c r="P4" s="33"/>
-      <c r="Q4" s="33" t="s">
+      <c r="E49" s="289">
+        <v>8</v>
+      </c>
+      <c r="F49" s="289">
+        <v>7</v>
+      </c>
+      <c r="G49" s="289">
         <v>23</v>
       </c>
-      <c r="R4" s="33"/>
-      <c r="S4" s="33"/>
+      <c r="H49" s="289">
+        <v>13</v>
+      </c>
+      <c r="I49" s="289">
+        <v>10</v>
+      </c>
+      <c r="J49" s="289">
+        <v>49</v>
+      </c>
+      <c r="K49" s="289">
+        <v>26</v>
+      </c>
+      <c r="L49" s="289">
+        <v>23</v>
+      </c>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
+      <c r="S49" s="5"/>
+      <c r="T49" s="5"/>
+      <c r="U49" s="5"/>
+      <c r="V49" s="5"/>
     </row>
-    <row r="5" spans="1:19" ht="48" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="S5" s="49"/>
+    <row r="50" spans="1:43" ht="16.5" hidden="1">
+      <c r="A50" s="289">
+        <v>224</v>
+      </c>
+      <c r="B50" s="289">
+        <v>155</v>
+      </c>
+      <c r="C50" s="289">
+        <v>69</v>
+      </c>
+      <c r="D50" s="289">
+        <v>211</v>
+      </c>
+      <c r="E50" s="289">
+        <v>139</v>
+      </c>
+      <c r="F50" s="289">
+        <v>72</v>
+      </c>
+      <c r="G50" s="289">
+        <v>272</v>
+      </c>
+      <c r="H50" s="289">
+        <v>192</v>
+      </c>
+      <c r="I50" s="289">
+        <v>80</v>
+      </c>
+      <c r="J50" s="289">
+        <v>163</v>
+      </c>
+      <c r="K50" s="289">
+        <v>102</v>
+      </c>
+      <c r="L50" s="289">
+        <v>61</v>
+      </c>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5"/>
+      <c r="S50" s="5"/>
+      <c r="T50" s="5"/>
+      <c r="U50" s="5"/>
+      <c r="V50" s="5"/>
+      <c r="W50" s="283">
+        <v>57</v>
+      </c>
+      <c r="X50" s="286">
+        <v>0</v>
+      </c>
+      <c r="Y50" s="283">
+        <v>56</v>
+      </c>
+      <c r="Z50" s="283">
+        <v>1</v>
+      </c>
+      <c r="AA50" s="283">
+        <v>57</v>
+      </c>
+      <c r="AB50" s="283">
+        <v>36</v>
+      </c>
+      <c r="AC50" s="283">
+        <v>21</v>
+      </c>
+      <c r="AD50" s="283">
+        <v>20</v>
+      </c>
+      <c r="AE50" s="283">
+        <v>11</v>
+      </c>
+      <c r="AF50" s="283">
+        <v>16</v>
+      </c>
+      <c r="AG50" s="283">
+        <v>9</v>
+      </c>
+      <c r="AH50" s="286">
+        <v>0</v>
+      </c>
+      <c r="AI50" s="286">
+        <v>0</v>
+      </c>
+      <c r="AJ50" s="286">
+        <v>0</v>
+      </c>
+      <c r="AK50" s="286">
+        <v>0</v>
+      </c>
+      <c r="AL50" s="286">
+        <v>0</v>
+      </c>
+      <c r="AM50" s="283">
+        <v>1</v>
+      </c>
+      <c r="AN50" s="5"/>
+      <c r="AO50" s="5"/>
+      <c r="AP50" s="5"/>
+      <c r="AQ50" s="5"/>
     </row>
-    <row r="6" spans="1:19" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="53" t="s">
+    <row r="51" spans="1:43" ht="16.5" hidden="1">
+      <c r="A51" s="289">
+        <v>991</v>
+      </c>
+      <c r="B51" s="289">
+        <v>652</v>
+      </c>
+      <c r="C51" s="289">
+        <v>339</v>
+      </c>
+      <c r="D51" s="289">
+        <v>487</v>
+      </c>
+      <c r="E51" s="289">
+        <v>322</v>
+      </c>
+      <c r="F51" s="289">
+        <v>165</v>
+      </c>
+      <c r="G51" s="289">
+        <v>429</v>
+      </c>
+      <c r="H51" s="289">
+        <v>289</v>
+      </c>
+      <c r="I51" s="289">
+        <v>140</v>
+      </c>
+      <c r="J51" s="289">
+        <v>1049</v>
+      </c>
+      <c r="K51" s="289">
+        <v>685</v>
+      </c>
+      <c r="L51" s="289">
+        <v>364</v>
+      </c>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5"/>
+      <c r="Q51" s="5"/>
+      <c r="R51" s="5"/>
+      <c r="S51" s="5"/>
+      <c r="T51" s="5"/>
+      <c r="U51" s="5"/>
+      <c r="V51" s="5"/>
+      <c r="W51" s="283">
+        <v>1</v>
+      </c>
+      <c r="X51" s="286">
+        <v>0</v>
+      </c>
+      <c r="Y51" s="286">
+        <v>0</v>
+      </c>
+      <c r="Z51" s="283">
+        <v>1</v>
+      </c>
+      <c r="AA51" s="283">
+        <v>1</v>
+      </c>
+      <c r="AB51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AC51" s="283">
+        <v>1</v>
+      </c>
+      <c r="AD51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AE51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AF51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AG51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AH51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AI51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AJ51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AK51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AL51" s="286">
+        <v>0</v>
+      </c>
+      <c r="AM51" s="283">
+        <v>1</v>
+      </c>
+      <c r="AN51" s="5"/>
+      <c r="AO51" s="5"/>
+      <c r="AP51" s="5"/>
+      <c r="AQ51" s="5"/>
+    </row>
+    <row r="52" spans="1:43" ht="16.5" hidden="1">
+      <c r="A52" s="289">
+        <v>14</v>
+      </c>
+      <c r="B52" s="289">
+        <v>8</v>
+      </c>
+      <c r="C52" s="289">
+        <v>6</v>
+      </c>
+      <c r="D52" s="289">
+        <v>4</v>
+      </c>
+      <c r="E52" s="289">
+        <v>2</v>
+      </c>
+      <c r="F52" s="289">
+        <v>2</v>
+      </c>
+      <c r="G52" s="289">
+        <v>5</v>
+      </c>
+      <c r="H52" s="289">
+        <v>2</v>
+      </c>
+      <c r="I52" s="289">
+        <v>3</v>
+      </c>
+      <c r="J52" s="289">
+        <v>13</v>
+      </c>
+      <c r="K52" s="289">
+        <v>8</v>
+      </c>
+      <c r="L52" s="289">
+        <v>5</v>
+      </c>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5"/>
+      <c r="Q52" s="5"/>
+      <c r="R52" s="5"/>
+      <c r="S52" s="5"/>
+      <c r="T52" s="5"/>
+      <c r="U52" s="5"/>
+      <c r="V52" s="5"/>
+      <c r="W52" s="283">
+        <v>11</v>
+      </c>
+      <c r="X52" s="286">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="283">
+        <v>11</v>
+      </c>
+      <c r="Z52" s="286">
+        <v>0</v>
+      </c>
+      <c r="AA52" s="283">
+        <v>11</v>
+      </c>
+      <c r="AB52" s="283">
+        <v>9</v>
+      </c>
+      <c r="AC52" s="283">
+        <v>2</v>
+      </c>
+      <c r="AD52" s="283">
+        <v>5</v>
+      </c>
+      <c r="AE52" s="286">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="283">
+        <v>4</v>
+      </c>
+      <c r="AG52" s="283">
+        <v>2</v>
+      </c>
+      <c r="AH52" s="286">
+        <v>0</v>
+      </c>
+      <c r="AI52" s="286">
+        <v>0</v>
+      </c>
+      <c r="AJ52" s="286">
+        <v>0</v>
+      </c>
+      <c r="AK52" s="286">
+        <v>0</v>
+      </c>
+      <c r="AL52" s="286">
+        <v>0</v>
+      </c>
+      <c r="AM52" s="286">
+        <v>0</v>
+      </c>
+      <c r="AN52" s="5"/>
+      <c r="AO52" s="5"/>
+      <c r="AP52" s="5"/>
+      <c r="AQ52" s="5"/>
+    </row>
+    <row r="53" spans="1:43" ht="16.5" hidden="1">
+      <c r="A53" s="289">
+        <v>28</v>
+      </c>
+      <c r="B53" s="289">
+        <v>21</v>
+      </c>
+      <c r="C53" s="289">
+        <v>7</v>
+      </c>
+      <c r="D53" s="289">
+        <v>11</v>
+      </c>
+      <c r="E53" s="289">
+        <v>8</v>
+      </c>
+      <c r="F53" s="289">
+        <v>3</v>
+      </c>
+      <c r="G53" s="289">
+        <v>14</v>
+      </c>
+      <c r="H53" s="289">
+        <v>8</v>
+      </c>
+      <c r="I53" s="289">
+        <v>6</v>
+      </c>
+      <c r="J53" s="289">
         <v>25</v>
       </c>
-      <c r="C6" s="53"/>
-[...15 lines deleted...]
-      <c r="S6" s="11" t="s">
+      <c r="K53" s="289">
+        <v>21</v>
+      </c>
+      <c r="L53" s="289">
+        <v>4</v>
+      </c>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5"/>
+      <c r="Q53" s="5"/>
+      <c r="R53" s="5"/>
+      <c r="S53" s="5"/>
+      <c r="T53" s="5"/>
+      <c r="U53" s="5"/>
+      <c r="V53" s="5"/>
+      <c r="W53" s="283">
+        <v>40</v>
+      </c>
+      <c r="X53" s="286">
+        <v>0</v>
+      </c>
+      <c r="Y53" s="283">
+        <v>40</v>
+      </c>
+      <c r="Z53" s="286">
+        <v>0</v>
+      </c>
+      <c r="AA53" s="283">
+        <v>40</v>
+      </c>
+      <c r="AB53" s="283">
+        <v>24</v>
+      </c>
+      <c r="AC53" s="283">
         <v>16</v>
       </c>
+      <c r="AD53" s="283">
+        <v>13</v>
+      </c>
+      <c r="AE53" s="283">
+        <v>9</v>
+      </c>
+      <c r="AF53" s="283">
+        <v>11</v>
+      </c>
+      <c r="AG53" s="283">
+        <v>7</v>
+      </c>
+      <c r="AH53" s="286">
+        <v>0</v>
+      </c>
+      <c r="AI53" s="286">
+        <v>0</v>
+      </c>
+      <c r="AJ53" s="286">
+        <v>0</v>
+      </c>
+      <c r="AK53" s="286">
+        <v>0</v>
+      </c>
+      <c r="AL53" s="286">
+        <v>0</v>
+      </c>
+      <c r="AM53" s="286">
+        <v>0</v>
+      </c>
+      <c r="AN53" s="5"/>
+      <c r="AO53" s="5"/>
+      <c r="AP53" s="5"/>
+      <c r="AQ53" s="5"/>
     </row>
-    <row r="7" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="45" t="s">
+    <row r="54" spans="1:43" ht="16.5" hidden="1">
+      <c r="A54" s="289">
+        <v>62</v>
+      </c>
+      <c r="B54" s="289">
+        <v>39</v>
+      </c>
+      <c r="C54" s="289">
+        <v>23</v>
+      </c>
+      <c r="D54" s="289">
+        <v>32</v>
+      </c>
+      <c r="E54" s="289">
+        <v>20</v>
+      </c>
+      <c r="F54" s="289">
+        <v>12</v>
+      </c>
+      <c r="G54" s="289">
+        <v>37</v>
+      </c>
+      <c r="H54" s="289">
+        <v>25</v>
+      </c>
+      <c r="I54" s="289">
+        <v>12</v>
+      </c>
+      <c r="J54" s="289">
+        <v>57</v>
+      </c>
+      <c r="K54" s="289">
+        <v>34</v>
+      </c>
+      <c r="L54" s="289">
+        <v>23</v>
+      </c>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5"/>
+      <c r="Q54" s="5"/>
+      <c r="R54" s="5"/>
+      <c r="S54" s="5"/>
+      <c r="T54" s="5"/>
+      <c r="U54" s="5"/>
+      <c r="V54" s="5"/>
+      <c r="W54" s="283">
+        <v>1</v>
+      </c>
+      <c r="X54" s="286">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="283">
+        <v>1</v>
+      </c>
+      <c r="Z54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AA54" s="283">
+        <v>1</v>
+      </c>
+      <c r="AB54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="283">
+        <v>1</v>
+      </c>
+      <c r="AD54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AE54" s="283">
+        <v>1</v>
+      </c>
+      <c r="AF54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AG54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AH54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AI54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AJ54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AK54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AL54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AM54" s="286">
+        <v>0</v>
+      </c>
+      <c r="AN54" s="5"/>
+      <c r="AO54" s="5"/>
+      <c r="AP54" s="5"/>
+      <c r="AQ54" s="5"/>
+    </row>
+    <row r="55" spans="1:43" ht="16.5" hidden="1">
+      <c r="A55" s="283">
+        <v>23</v>
+      </c>
+      <c r="B55" s="286">
+        <v>0</v>
+      </c>
+      <c r="C55" s="283">
+        <v>23</v>
+      </c>
+      <c r="D55" s="286">
+        <v>0</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="5"/>
+      <c r="O55" s="5"/>
+      <c r="P55" s="5"/>
+      <c r="Q55" s="5"/>
+      <c r="R55" s="5"/>
+      <c r="S55" s="5"/>
+      <c r="T55" s="5"/>
+      <c r="U55" s="5"/>
+      <c r="V55" s="5"/>
+      <c r="W55" s="417">
+        <v>0</v>
+      </c>
+      <c r="X55" s="286">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="286">
+        <v>0</v>
+      </c>
+      <c r="Z55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AA55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AE55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AH55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AI55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AL55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AM55" s="286">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="5"/>
+      <c r="AO55" s="5"/>
+      <c r="AP55" s="5"/>
+      <c r="AQ55" s="5"/>
+    </row>
+    <row r="56" spans="1:43" ht="16.5" hidden="1">
+      <c r="A56" s="5"/>
+      <c r="B56" s="5"/>
+      <c r="C56" s="5"/>
+      <c r="D56" s="5"/>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5"/>
+      <c r="G56" s="5"/>
+      <c r="H56" s="5"/>
+      <c r="I56" s="5"/>
+      <c r="J56" s="5"/>
+      <c r="K56" s="5"/>
+      <c r="L56" s="5"/>
+      <c r="M56" s="5"/>
+      <c r="N56" s="5"/>
+      <c r="O56" s="5"/>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+      <c r="R56" s="5"/>
+      <c r="S56" s="5"/>
+      <c r="T56" s="5"/>
+      <c r="U56" s="5"/>
+      <c r="V56" s="5"/>
+      <c r="W56" s="283">
+        <v>4</v>
+      </c>
+      <c r="X56" s="286">
+        <v>0</v>
+      </c>
+      <c r="Y56" s="283">
+        <v>4</v>
+      </c>
+      <c r="Z56" s="286">
+        <v>0</v>
+      </c>
+      <c r="AA56" s="283">
+        <v>4</v>
+      </c>
+      <c r="AB56" s="283">
+        <v>3</v>
+      </c>
+      <c r="AC56" s="283">
+        <v>1</v>
+      </c>
+      <c r="AD56" s="283">
         <v>2</v>
       </c>
-      <c r="B7" s="54" t="s">
-[...24 lines deleted...]
-      <c r="S7" s="29"/>
+      <c r="AE56" s="283">
+        <v>1</v>
+      </c>
+      <c r="AF56" s="283">
+        <v>1</v>
+      </c>
+      <c r="AG56" s="286">
+        <v>0</v>
+      </c>
+      <c r="AH56" s="286">
+        <v>0</v>
+      </c>
+      <c r="AI56" s="286">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="286">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="286">
+        <v>0</v>
+      </c>
+      <c r="AL56" s="286">
+        <v>0</v>
+      </c>
+      <c r="AM56" s="286">
+        <v>0</v>
+      </c>
+      <c r="AN56" s="5"/>
+      <c r="AO56" s="5"/>
+      <c r="AP56" s="5"/>
+      <c r="AQ56" s="5"/>
     </row>
-    <row r="8" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="S8" s="31"/>
+    <row r="57" spans="1:43" ht="16.5" hidden="1">
+      <c r="A57" s="5"/>
+      <c r="B57" s="5"/>
+      <c r="C57" s="5"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+      <c r="J57" s="5"/>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5"/>
+      <c r="Q57" s="5"/>
+      <c r="R57" s="5"/>
+      <c r="S57" s="5"/>
+      <c r="T57" s="5"/>
+      <c r="U57" s="5"/>
+      <c r="V57" s="5"/>
+      <c r="W57" s="5"/>
+      <c r="X57" s="5"/>
+      <c r="Y57" s="5"/>
+      <c r="Z57" s="5"/>
+      <c r="AA57" s="5"/>
+      <c r="AB57" s="5"/>
+      <c r="AC57" s="5"/>
+      <c r="AD57" s="5"/>
+      <c r="AE57" s="5"/>
+      <c r="AF57" s="5"/>
+      <c r="AG57" s="5"/>
+      <c r="AH57" s="5"/>
+      <c r="AI57" s="5"/>
+      <c r="AJ57" s="5"/>
+      <c r="AK57" s="5"/>
+      <c r="AL57" s="5"/>
+      <c r="AM57" s="5"/>
+      <c r="AN57" s="5"/>
+      <c r="AO57" s="5"/>
+      <c r="AP57" s="5"/>
+      <c r="AQ57" s="5"/>
     </row>
-    <row r="9" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="S9" s="32"/>
+    <row r="58" spans="1:43" ht="16.5" hidden="1">
+      <c r="A58" s="5"/>
+      <c r="B58" s="5"/>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5"/>
+      <c r="G58" s="5"/>
+      <c r="H58" s="5"/>
+      <c r="I58" s="5"/>
+      <c r="J58" s="5"/>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5"/>
+      <c r="Q58" s="5"/>
+      <c r="R58" s="5"/>
+      <c r="S58" s="5"/>
+      <c r="T58" s="5"/>
+      <c r="U58" s="5"/>
+      <c r="V58" s="5"/>
+      <c r="W58" s="283">
+        <v>37353388</v>
+      </c>
+      <c r="X58" s="283">
+        <v>20587600</v>
+      </c>
+      <c r="Y58" s="286">
+        <v>0</v>
+      </c>
+      <c r="Z58" s="283">
+        <v>16765788</v>
+      </c>
+      <c r="AA58" s="5"/>
+      <c r="AB58" s="5"/>
+      <c r="AC58" s="5"/>
+      <c r="AD58" s="5"/>
+      <c r="AE58" s="5"/>
+      <c r="AF58" s="5"/>
+      <c r="AG58" s="5"/>
+      <c r="AH58" s="5"/>
+      <c r="AI58" s="5"/>
+      <c r="AJ58" s="5"/>
+      <c r="AK58" s="5"/>
+      <c r="AL58" s="5"/>
+      <c r="AM58" s="5"/>
+      <c r="AN58" s="5"/>
+      <c r="AO58" s="5"/>
+      <c r="AP58" s="5"/>
+      <c r="AQ58" s="5"/>
     </row>
-    <row r="10" spans="1:19" s="1" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="S10" s="44"/>
+    <row r="59" spans="23:43" ht="16.5" hidden="1">
+      <c r="W59" s="286">
+        <v>0</v>
+      </c>
+      <c r="X59" s="286">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="286">
+        <v>0</v>
+      </c>
+      <c r="Z59" s="286">
+        <v>0</v>
+      </c>
+      <c r="AA59" s="5"/>
+      <c r="AB59" s="5"/>
+      <c r="AC59" s="5"/>
+      <c r="AD59" s="5"/>
+      <c r="AE59" s="5"/>
+      <c r="AF59" s="5"/>
+      <c r="AG59" s="5"/>
+      <c r="AH59" s="5"/>
+      <c r="AI59" s="5"/>
+      <c r="AJ59" s="5"/>
+      <c r="AK59" s="5"/>
+      <c r="AL59" s="5"/>
+      <c r="AM59" s="5"/>
+      <c r="AN59" s="5"/>
+      <c r="AO59" s="5"/>
+      <c r="AP59" s="5"/>
+      <c r="AQ59" s="5"/>
     </row>
-    <row r="11" spans="1:19" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="S11" s="42"/>
+    <row r="60" spans="23:43" ht="16.5" hidden="1">
+      <c r="W60" s="283">
+        <v>37353388</v>
+      </c>
+      <c r="X60" s="283">
+        <v>20587600</v>
+      </c>
+      <c r="Y60" s="286">
+        <v>0</v>
+      </c>
+      <c r="Z60" s="283">
+        <v>16765788</v>
+      </c>
+      <c r="AA60" s="5"/>
+      <c r="AB60" s="5"/>
+      <c r="AC60" s="5"/>
+      <c r="AD60" s="5"/>
+      <c r="AE60" s="5"/>
+      <c r="AF60" s="5"/>
+      <c r="AG60" s="5"/>
+      <c r="AH60" s="5"/>
+      <c r="AI60" s="5"/>
+      <c r="AJ60" s="5"/>
+      <c r="AK60" s="5"/>
+      <c r="AL60" s="5"/>
+      <c r="AM60" s="5"/>
+      <c r="AN60" s="5"/>
+      <c r="AO60" s="5"/>
+      <c r="AP60" s="5"/>
+      <c r="AQ60" s="5"/>
     </row>
-    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...20 lines deleted...]
-      <c r="S12" s="5"/>
+    <row r="61" hidden="1"/>
+    <row r="62" hidden="1"/>
+    <row r="63" hidden="1"/>
+    <row r="64" hidden="1"/>
+    <row r="65" spans="23:43" ht="16.5">
+      <c r="W65" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="X65" s="9"/>
+      <c r="Y65" s="9"/>
+      <c r="Z65" s="9"/>
+      <c r="AA65" s="9"/>
+      <c r="AB65" s="9"/>
+      <c r="AC65" s="9"/>
+      <c r="AD65" s="9"/>
+      <c r="AE65" s="9"/>
+      <c r="AF65" s="9"/>
+      <c r="AG65" s="9"/>
+      <c r="AH65" s="9"/>
+      <c r="AI65" s="9"/>
+      <c r="AJ65" s="9"/>
+      <c r="AK65" s="9"/>
+      <c r="AL65" s="9"/>
+      <c r="AM65" s="9"/>
+      <c r="AN65" s="9"/>
+      <c r="AO65" s="9"/>
+      <c r="AP65" s="9"/>
+      <c r="AQ65" s="9"/>
     </row>
-    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...108 lines deleted...]
-    <row r="26" hidden="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="33">
-[...32 lines deleted...]
-    <mergeCell ref="R7:S9"/>
+  <mergeCells count="225">
+    <mergeCell ref="AM46:AQ46"/>
+    <mergeCell ref="X42:AQ43"/>
+    <mergeCell ref="W42:W43"/>
+    <mergeCell ref="W46:AL47"/>
+    <mergeCell ref="W44:AQ45"/>
+    <mergeCell ref="T5:V5"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:V4"/>
+    <mergeCell ref="C5:Q5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A6:V6"/>
+    <mergeCell ref="S9:T10"/>
+    <mergeCell ref="AO5:AQ5"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AQ4"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="Y5:AL5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="W11:X11"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="A25:V25"/>
+    <mergeCell ref="A26:V26"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="M9:N10"/>
+    <mergeCell ref="K9:L10"/>
+    <mergeCell ref="E9:F10"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="W40:AQ40"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="AF33:AG33"/>
+    <mergeCell ref="R39:U40"/>
+    <mergeCell ref="W31:X31"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="AN38:AO39"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="W36:W37"/>
+    <mergeCell ref="W65:AQ65"/>
+    <mergeCell ref="AL36:AM37"/>
+    <mergeCell ref="AL38:AM39"/>
+    <mergeCell ref="AH35:AI35"/>
+    <mergeCell ref="AH36:AI37"/>
+    <mergeCell ref="AP36:AQ37"/>
+    <mergeCell ref="AN36:AO37"/>
+    <mergeCell ref="W32:X34"/>
+    <mergeCell ref="A45:V45"/>
+    <mergeCell ref="A43:V43"/>
+    <mergeCell ref="Y33:AA33"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="A42:V42"/>
+    <mergeCell ref="Q38:S38"/>
+    <mergeCell ref="A44:V44"/>
+    <mergeCell ref="A31:A33"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="B9:D10"/>
+    <mergeCell ref="U8:V8"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="N39:Q40"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="O28:R28"/>
+    <mergeCell ref="W48:AQ48"/>
+    <mergeCell ref="W6:AQ6"/>
+    <mergeCell ref="W7:AQ7"/>
+    <mergeCell ref="AB33:AC33"/>
+    <mergeCell ref="AH33:AI34"/>
+    <mergeCell ref="AN33:AO34"/>
+    <mergeCell ref="AE21:AG21"/>
+    <mergeCell ref="AH21:AI21"/>
+    <mergeCell ref="AI41:AM41"/>
+    <mergeCell ref="Y32:AG32"/>
+    <mergeCell ref="W8:X10"/>
+    <mergeCell ref="G9:H10"/>
+    <mergeCell ref="U9:V10"/>
+    <mergeCell ref="O9:P10"/>
+    <mergeCell ref="Q9:R10"/>
+    <mergeCell ref="I9:J10"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="AE8:AQ8"/>
+    <mergeCell ref="AE9:AG9"/>
+    <mergeCell ref="AH9:AI9"/>
+    <mergeCell ref="AJ9:AK9"/>
+    <mergeCell ref="AL9:AM9"/>
+    <mergeCell ref="AP9:AQ9"/>
+    <mergeCell ref="AN9:AO9"/>
+    <mergeCell ref="A7:V7"/>
+    <mergeCell ref="Y8:AD8"/>
+    <mergeCell ref="AA9:AA10"/>
+    <mergeCell ref="Y12:Z12"/>
+    <mergeCell ref="AC9:AD10"/>
+    <mergeCell ref="AC12:AD12"/>
+    <mergeCell ref="AC13:AD13"/>
+    <mergeCell ref="W20:X22"/>
+    <mergeCell ref="W23:X23"/>
+    <mergeCell ref="Y11:Z11"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="Y16:Z16"/>
+    <mergeCell ref="Y17:Z17"/>
+    <mergeCell ref="W18:AQ18"/>
+    <mergeCell ref="W15:W17"/>
+    <mergeCell ref="W12:W14"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="A34:A36"/>
+    <mergeCell ref="AO19:AQ19"/>
+    <mergeCell ref="AC11:AD11"/>
+    <mergeCell ref="Y9:Z10"/>
+    <mergeCell ref="W19:X19"/>
+    <mergeCell ref="AB9:AB10"/>
+    <mergeCell ref="AP33:AQ34"/>
+    <mergeCell ref="AN21:AO21"/>
+    <mergeCell ref="AP21:AQ21"/>
+    <mergeCell ref="AN35:AO35"/>
+    <mergeCell ref="AO31:AQ31"/>
+    <mergeCell ref="AL35:AM35"/>
+    <mergeCell ref="N41:Q41"/>
+    <mergeCell ref="A37:V37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="AH32:AQ32"/>
+    <mergeCell ref="W41:X41"/>
+    <mergeCell ref="AP35:AQ35"/>
+    <mergeCell ref="AL33:AM34"/>
+    <mergeCell ref="AH38:AI39"/>
+    <mergeCell ref="AJ35:AK35"/>
+    <mergeCell ref="AJ36:AK37"/>
+    <mergeCell ref="AJ38:AK39"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="S27:V27"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="S30:T30"/>
+    <mergeCell ref="S31:T31"/>
+    <mergeCell ref="AD33:AE33"/>
+    <mergeCell ref="A16:D17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="E28:J28"/>
+    <mergeCell ref="K28:N28"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="A28:D29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="S35:T35"/>
+    <mergeCell ref="S36:T36"/>
+    <mergeCell ref="A39:D40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="J39:M40"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="T38:U38"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="AE20:AQ20"/>
+    <mergeCell ref="Y20:AD20"/>
+    <mergeCell ref="Y21:Y22"/>
+    <mergeCell ref="Z21:Z22"/>
+    <mergeCell ref="AA21:AA22"/>
+    <mergeCell ref="AB21:AB22"/>
+    <mergeCell ref="AC21:AC22"/>
+    <mergeCell ref="AJ21:AK21"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="AL21:AM21"/>
+    <mergeCell ref="W24:W26"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="E39:I40"/>
+    <mergeCell ref="E41:I41"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="W27:W29"/>
+    <mergeCell ref="AD21:AD22"/>
+    <mergeCell ref="AP38:AQ39"/>
+    <mergeCell ref="W38:W39"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="AC14:AD14"/>
+    <mergeCell ref="AC15:AD15"/>
+    <mergeCell ref="AC16:AD16"/>
+    <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="AJ33:AK34"/>
   </mergeCells>
-  <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" horizontalDpi="1200"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-[...22 lines deleted...]
-  </TitlesOfParts>
   <Company>金諄資訊(股)公司</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>金諄資訊(股)公司</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>